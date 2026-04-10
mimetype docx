--- v0 (2026-01-15)
+++ v1 (2026-04-10)
@@ -25,2277 +25,2584 @@
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="15836715" w14:textId="043ABA9D" w:rsidR="00607737" w:rsidRPr="00BA4F73" w:rsidRDefault="00A551A3" w:rsidP="00BA4F73">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
         <w:ind w:left="567"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BA4F73">
         <w:t>Reakkreditierung</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="005C413E" w:rsidRPr="00BA4F73">
         <w:t>, Name HS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D1651E4" w14:textId="51B91F06" w:rsidR="00B82DD7" w:rsidRPr="008F2214" w:rsidRDefault="00DE67AB" w:rsidP="00C10B2E">
+    <w:p w14:paraId="6D1651E4" w14:textId="317CE7EA" w:rsidR="00B82DD7" w:rsidRPr="008F2214" w:rsidRDefault="00DE67AB" w:rsidP="00C10B2E">
       <w:pPr>
         <w:pStyle w:val="Untertitel"/>
         <w:ind w:left="567" w:firstLine="7"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2214">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Akkreditierungsbericht</w:t>
       </w:r>
       <w:r w:rsidR="00A551A3" w:rsidRPr="008F2214">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Selbstbeurteilung, </w:t>
       </w:r>
       <w:r w:rsidR="00361EB8" w:rsidRPr="008F2214">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Bericht der Gutachtergruppe</w:t>
       </w:r>
       <w:r w:rsidR="00A551A3" w:rsidRPr="008F2214">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>, Antrag AAQ)</w:t>
       </w:r>
       <w:r w:rsidR="00B82DD7" w:rsidRPr="008F2214">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> | 0</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006824FC" w:rsidRPr="008F2214">
+        <w:t xml:space="preserve"> | </w:t>
+      </w:r>
+      <w:r w:rsidR="00B82DD7" w:rsidRPr="00631E20">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00B82DD7" w:rsidRPr="008F2214">
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="006824FC" w:rsidRPr="00631E20">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="006824FC" w:rsidRPr="008F2214">
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B82DD7" w:rsidRPr="00631E20">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00B82DD7" w:rsidRPr="008F2214">
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006824FC" w:rsidRPr="00631E20">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="006824FC" w:rsidRPr="008F2214">
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>01</w:t>
+      </w:r>
+      <w:r w:rsidR="00B82DD7" w:rsidRPr="00631E20">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00A551A3" w:rsidRPr="008F2214">
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>.20</w:t>
+      </w:r>
+      <w:r w:rsidR="006824FC" w:rsidRPr="00631E20">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-        <w:t>3</w:t>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00110633" w:rsidRPr="00110633">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C5079B0" w14:textId="77777777" w:rsidR="008F1382" w:rsidRPr="0006187A" w:rsidRDefault="008F1382" w:rsidP="00865A9F">
       <w:pPr>
-        <w:sectPr w:rsidR="008F1382" w:rsidRPr="0006187A" w:rsidSect="002A18AF">
+        <w:sectPr w:rsidR="008F1382" w:rsidRPr="0006187A" w:rsidSect="002A7F75">
           <w:headerReference w:type="default" r:id="rId11"/>
           <w:headerReference w:type="first" r:id="rId12"/>
           <w:footerReference w:type="first" r:id="rId13"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="11340" w:right="1134" w:bottom="1701" w:left="1134" w:header="2240" w:footer="1077" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21F20D2E" w14:textId="1337D6E1" w:rsidR="008F1382" w:rsidRPr="00856783" w:rsidRDefault="008F1382" w:rsidP="00962C95">
       <w:pPr>
         <w:pStyle w:val="Inhaltsverzeichnisberschrift"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Inhalt</w:t>
       </w:r>
       <w:r w:rsidR="005C413E" w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CC37280" w14:textId="132253CA" w:rsidR="00FB6EDE" w:rsidRDefault="0043429F">
+    <w:p w14:paraId="55B1FED7" w14:textId="15012C08" w:rsidR="005C1AF5" w:rsidRDefault="0043429F">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \t "aaq_Titel 3,3,aaq_Titel 2,2,aaq_Titel 1,1" </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc133833107" w:history="1">
-        <w:r w:rsidR="00FB6EDE" w:rsidRPr="00795A91">
+      <w:hyperlink w:anchor="_Toc159426371" w:history="1">
+        <w:r w:rsidR="005C1AF5" w:rsidRPr="0091506D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
-          <w:t>Management Summary</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00FB6EDE">
+          <w:t>1.</w:t>
+        </w:r>
+        <w:r w:rsidR="005C1AF5">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:lang w:eastAsia="de-DE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="005C1AF5" w:rsidRPr="0091506D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Das Verfahren der Erneuerung der institutionellen Akkreditierung («Reakkreditierung»)</w:t>
+        </w:r>
+        <w:r w:rsidR="005C1AF5">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00FB6EDE">
+        <w:r w:rsidR="005C1AF5">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00FB6EDE">
+        <w:r w:rsidR="005C1AF5">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc133833107 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00FB6EDE">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc159426371 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="005C1AF5">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00FB6EDE">
+        <w:r w:rsidR="005C1AF5">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FB6EDE">
+        <w:r w:rsidR="005C1AF5">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>1</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00FB6EDE">
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidR="005C1AF5">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="610C6BE5" w14:textId="7577882D" w:rsidR="00FB6EDE" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:pStyle w:val="Verzeichnis1"/>
+    <w:p w14:paraId="288A740B" w14:textId="42F63D91" w:rsidR="005C1AF5" w:rsidRDefault="005C1AF5">
+      <w:pPr>
+        <w:pStyle w:val="Verzeichnis2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00FB6EDE" w:rsidRPr="00795A91">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc159426372" w:history="1">
+        <w:r w:rsidRPr="0091506D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Gesetzliche Grundlagen, Gegenstand</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc159426372 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6292A016" w14:textId="1DA3A299" w:rsidR="005C1AF5" w:rsidRDefault="005C1AF5">
+      <w:pPr>
+        <w:pStyle w:val="Verzeichnis2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc159426373" w:history="1">
+        <w:r w:rsidRPr="0091506D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Ablauf des Verfahrens</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc159426373 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2E1460E2" w14:textId="3AAC8469" w:rsidR="005C1AF5" w:rsidRDefault="005C1AF5">
+      <w:pPr>
+        <w:pStyle w:val="Verzeichnis2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc159426374" w:history="1">
+        <w:r w:rsidRPr="0091506D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Rolle der Akteure: SAR, AAQ, Gutachtergruppe, Hochschule</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc159426374 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5ED57F5D" w14:textId="514A9F70" w:rsidR="005C1AF5" w:rsidRDefault="005C1AF5">
+      <w:pPr>
+        <w:pStyle w:val="Verzeichnis1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc159426375" w:history="1">
+        <w:r w:rsidRPr="0091506D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>2.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:lang w:eastAsia="de-DE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="0091506D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Die </w:t>
+        </w:r>
+        <w:r w:rsidRPr="0091506D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:highlight w:val="lightGray"/>
+          </w:rPr>
+          <w:t>HS xy</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc159426375 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3F83F4A4" w14:textId="4CBC4056" w:rsidR="005C1AF5" w:rsidRDefault="005C1AF5">
+      <w:pPr>
+        <w:pStyle w:val="Verzeichnis2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc159426376" w:history="1">
+        <w:r w:rsidRPr="0091506D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Facts &amp; Figures</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc159426376 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="444D19F6" w14:textId="026905BE" w:rsidR="005C1AF5" w:rsidRDefault="005C1AF5">
+      <w:pPr>
+        <w:pStyle w:val="Verzeichnis2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc159426377" w:history="1">
+        <w:r w:rsidRPr="0091506D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Porträt</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc159426377 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5CE9B8CC" w14:textId="2CBE0BA4" w:rsidR="005C1AF5" w:rsidRDefault="005C1AF5">
+      <w:pPr>
+        <w:pStyle w:val="Verzeichnis2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc159426378" w:history="1">
+        <w:r w:rsidRPr="0091506D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Qualitätssicherungssystem</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc159426378 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0D63606D" w14:textId="1469A168" w:rsidR="005C1AF5" w:rsidRDefault="005C1AF5">
+      <w:pPr>
+        <w:pStyle w:val="Verzeichnis2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc159426379" w:history="1">
+        <w:r w:rsidRPr="0091506D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Follow-up Erstakkreditierung und Weiterentwicklung QM-System</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc159426379 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3876E1CE" w14:textId="1BF69F3B" w:rsidR="005C1AF5" w:rsidRDefault="005C1AF5">
+      <w:pPr>
+        <w:pStyle w:val="Verzeichnis1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc159426380" w:history="1">
+        <w:r w:rsidRPr="0091506D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
-          <w:t>1.</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00FB6EDE">
+          <w:t>3.</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:lang w:eastAsia="de-DE"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00FB6EDE" w:rsidRPr="00795A91">
+        <w:r w:rsidRPr="0091506D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
-          <w:t>Das Verfahren der Erneuerung der institutionellen Akkreditierung («Reakkreditierung»)</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00FB6EDE">
+          <w:t>Standards der institutionellen Akkreditierung</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00FB6EDE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00FB6EDE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc133833108 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00FB6EDE">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc159426380 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00FB6EDE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FB6EDE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00FB6EDE">
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="34941066" w14:textId="7D13F759" w:rsidR="00FB6EDE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="43C17C1E" w14:textId="634E096D" w:rsidR="005C1AF5" w:rsidRDefault="005C1AF5">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00FB6EDE" w:rsidRPr="00795A91">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc159426381" w:history="1">
+        <w:r w:rsidRPr="0091506D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Gesetzliche Grundlagen, Gegenstand</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00FB6EDE">
+          <w:t>Prüfbereich I: Qualitätssicherungsstrategie</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00FB6EDE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00FB6EDE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc133833109 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00FB6EDE">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc159426381 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00FB6EDE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FB6EDE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00FB6EDE">
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2F45FB96" w14:textId="36EDB118" w:rsidR="00FB6EDE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="70C37465" w14:textId="6AE705D2" w:rsidR="005C1AF5" w:rsidRDefault="005C1AF5">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00FB6EDE" w:rsidRPr="00795A91">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc159426382" w:history="1">
+        <w:r w:rsidRPr="0091506D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Ablauf des Verfahrens</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00FB6EDE">
+          <w:t>Prüfbereich II: Governance</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00FB6EDE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00FB6EDE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc133833110 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00FB6EDE">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc159426382 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00FB6EDE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FB6EDE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00FB6EDE">
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2AD17DDD" w14:textId="65596C70" w:rsidR="00FB6EDE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="15553D4E" w14:textId="5B19A2C0" w:rsidR="005C1AF5" w:rsidRDefault="005C1AF5">
       <w:pPr>
         <w:pStyle w:val="Verzeichnis2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00FB6EDE" w:rsidRPr="00795A91">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc159426383" w:history="1">
+        <w:r w:rsidRPr="0091506D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Rolle der Akteure: SAR, AAQ, Gutachtergruppe, Hochschule</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00FB6EDE">
+          <w:t>Prüfbereich III: Lehre, Forschung und Dienstleistungen</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00FB6EDE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00FB6EDE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc133833111 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00FB6EDE">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc159426383 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00FB6EDE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FB6EDE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00FB6EDE">
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="41D64EFE" w14:textId="60D9A551" w:rsidR="00FB6EDE" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:pStyle w:val="Verzeichnis1"/>
+    <w:p w14:paraId="021DA17F" w14:textId="12EDBE2C" w:rsidR="005C1AF5" w:rsidRDefault="005C1AF5">
+      <w:pPr>
+        <w:pStyle w:val="Verzeichnis2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00FB6EDE" w:rsidRPr="00795A91">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc159426384" w:history="1">
+        <w:r w:rsidRPr="0091506D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>2.</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00FB6EDE">
+          <w:t>Prüfbereich IV: Ressourcen</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc159426384 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="45C9358A" w14:textId="20DCBA1E" w:rsidR="005C1AF5" w:rsidRDefault="005C1AF5">
+      <w:pPr>
+        <w:pStyle w:val="Verzeichnis2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc159426385" w:history="1">
+        <w:r w:rsidRPr="0091506D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Prüfbereich V: Interne und externe Kommunikation</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc159426385 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5317D603" w14:textId="3A7F3114" w:rsidR="005C1AF5" w:rsidRDefault="005C1AF5">
+      <w:pPr>
+        <w:pStyle w:val="Verzeichnis1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc159426386" w:history="1">
+        <w:r w:rsidRPr="0091506D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>4.</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:lang w:eastAsia="de-DE"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00FB6EDE" w:rsidRPr="00795A91">
+        <w:r w:rsidRPr="0091506D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">Die </w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00FB6EDE" w:rsidRPr="00795A91">
+          <w:t>Aktionsplan für die Weiterentwicklung des Qualitätssicherungssystems</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc159426386 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="547A0AA1" w14:textId="34269218" w:rsidR="005C1AF5" w:rsidRDefault="005C1AF5">
+      <w:pPr>
+        <w:pStyle w:val="Verzeichnis1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc159426387" w:history="1">
+        <w:r w:rsidRPr="0091506D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:t>5.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:lang w:eastAsia="de-DE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="0091506D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Fokusthemen</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc159426387 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="68F69EA6" w14:textId="3BC75E2F" w:rsidR="005C1AF5" w:rsidRDefault="005C1AF5">
+      <w:pPr>
+        <w:pStyle w:val="Verzeichnis1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc159426388" w:history="1">
+        <w:r w:rsidRPr="0091506D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>6.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:lang w:eastAsia="de-DE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="0091506D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Zusammenfassende Beurteilung und Akkreditierungsvorschlag der Gutachtergruppe</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc159426388 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>23</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5831302D" w14:textId="0B7DFDB6" w:rsidR="005C1AF5" w:rsidRDefault="005C1AF5">
+      <w:pPr>
+        <w:pStyle w:val="Verzeichnis1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc159426389" w:history="1">
+        <w:r w:rsidRPr="0091506D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:t>7.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:lang w:eastAsia="de-DE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="0091506D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Akkreditierungsantrag der AAQ</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc159426389 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>23</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7212216F" w14:textId="52CFEADE" w:rsidR="005C1AF5" w:rsidRDefault="005C1AF5">
+      <w:pPr>
+        <w:pStyle w:val="Verzeichnis2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc159426390" w:history="1">
+        <w:r w:rsidRPr="0091506D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Rechtliches</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc159426390 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>23</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3C999F87" w14:textId="1B385923" w:rsidR="005C1AF5" w:rsidRDefault="005C1AF5">
+      <w:pPr>
+        <w:pStyle w:val="Verzeichnis2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc159426391" w:history="1">
+        <w:r w:rsidRPr="0091506D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Sachverhalt</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc159426391 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>23</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6C89CFCA" w14:textId="7621BFDB" w:rsidR="005C1AF5" w:rsidRDefault="005C1AF5">
+      <w:pPr>
+        <w:pStyle w:val="Verzeichnis2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc159426392" w:history="1">
+        <w:r w:rsidRPr="0091506D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Erwägungen</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc159426392 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>23</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7DF558BD" w14:textId="3848682F" w:rsidR="005C1AF5" w:rsidRDefault="005C1AF5">
+      <w:pPr>
+        <w:pStyle w:val="Verzeichnis2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc159426393" w:history="1">
+        <w:r w:rsidRPr="0091506D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Akkreditierungsantrag</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc159426393 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>23</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="485A3B47" w14:textId="449B824A" w:rsidR="005C1AF5" w:rsidRDefault="005C1AF5">
+      <w:pPr>
+        <w:pStyle w:val="Verzeichnis2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc159426394" w:history="1">
+        <w:r w:rsidRPr="0091506D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Stellungnahme der HS</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc159426394 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>23</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="48A0ECEE" w14:textId="65DCBE86" w:rsidR="005C1AF5" w:rsidRDefault="005C1AF5">
+      <w:pPr>
+        <w:pStyle w:val="Verzeichnis1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc159426395" w:history="1">
+        <w:r w:rsidRPr="0091506D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>8.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:lang w:eastAsia="de-DE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="0091506D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Stellungnahme der </w:t>
+        </w:r>
+        <w:r w:rsidRPr="0091506D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:highlight w:val="lightGray"/>
           </w:rPr>
           <w:t>HS xy</w:t>
         </w:r>
-        <w:r w:rsidR="00FB6EDE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00FB6EDE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00FB6EDE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc133833112 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00FB6EDE">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc159426395 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00FB6EDE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FB6EDE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00FB6EDE">
+          <w:t>24</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="55A13998" w14:textId="019EB26D" w:rsidR="00FB6EDE" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:pStyle w:val="Verzeichnis2"/>
+    <w:p w14:paraId="60AE5401" w14:textId="56BC2C39" w:rsidR="005C1AF5" w:rsidRDefault="005C1AF5">
+      <w:pPr>
+        <w:pStyle w:val="Verzeichnis1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
-        </w:rPr>
-[...238 lines deleted...]
-        <w:r w:rsidR="00FB6EDE" w:rsidRPr="00795A91">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc159426396" w:history="1">
+        <w:r w:rsidRPr="0091506D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
-          <w:t>3.</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00FB6EDE">
+          <w:t>9.</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:lang w:eastAsia="de-DE"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00FB6EDE" w:rsidRPr="00795A91">
+        <w:r w:rsidRPr="0091506D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
-          <w:t>Standards der institutionellen Akkreditierung</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00FB6EDE">
+          <w:t>Akkreditierungsentscheid Schweizerischer Akkreditierungsrat</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00FB6EDE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00FB6EDE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc133833117 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00FB6EDE">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc159426396 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00FB6EDE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FB6EDE">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00FB6EDE">
+          <w:t>24</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="64AEDEFD" w14:textId="501FB3A7" w:rsidR="00FB6EDE" w:rsidRDefault="00000000">
-[...981 lines deleted...]
-    <w:p w14:paraId="2A3D0795" w14:textId="5F695FD1" w:rsidR="007052CC" w:rsidRPr="00856783" w:rsidRDefault="0043429F" w:rsidP="00865A9F">
+    <w:p w14:paraId="2A3D0795" w14:textId="1AD999A2" w:rsidR="007052CC" w:rsidRPr="00856783" w:rsidRDefault="0043429F" w:rsidP="00865A9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0258B108" w14:textId="77777777" w:rsidR="007052CC" w:rsidRPr="00856783" w:rsidRDefault="007052CC" w:rsidP="00865A9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F8C217A" w14:textId="77777777" w:rsidR="007052CC" w:rsidRPr="00856783" w:rsidRDefault="007052CC" w:rsidP="00865A9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:sectPr w:rsidR="007052CC" w:rsidRPr="00856783" w:rsidSect="00E759E5">
+        <w:sectPr w:rsidR="007052CC" w:rsidRPr="00856783" w:rsidSect="002A7F75">
           <w:headerReference w:type="even" r:id="rId14"/>
           <w:headerReference w:type="default" r:id="rId15"/>
           <w:headerReference w:type="first" r:id="rId16"/>
           <w:footerReference w:type="first" r:id="rId17"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1985" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="851" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="463DE619" w14:textId="0CADDDFB" w:rsidR="00BA2B8D" w:rsidRPr="00BA4F73" w:rsidRDefault="00BA2B8D" w:rsidP="00BA4F73">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc133833107"/>
       <w:r w:rsidRPr="00BA4F73">
         <w:lastRenderedPageBreak/>
         <w:t>Management Summary</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="6AF63113" w14:textId="7FEB1283" w:rsidR="00BA4F73" w:rsidRDefault="00BA2B8D" w:rsidP="00BA4F73">
+    </w:p>
+    <w:p w14:paraId="6AF63113" w14:textId="4A7AEF3D" w:rsidR="00BA4F73" w:rsidRDefault="00BA2B8D" w:rsidP="00BA4F73">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
       </w:pPr>
       <w:r w:rsidRPr="1AA8950C">
         <w:t xml:space="preserve">(Zusammenfassung </w:t>
       </w:r>
       <w:r w:rsidR="00475D9D" w:rsidRPr="1AA8950C">
         <w:t>Porträt</w:t>
       </w:r>
       <w:r w:rsidRPr="1AA8950C">
         <w:t xml:space="preserve"> HS, </w:t>
       </w:r>
       <w:r w:rsidR="00475D9D" w:rsidRPr="1AA8950C">
         <w:t xml:space="preserve">Verfahrensablauf, </w:t>
       </w:r>
       <w:r w:rsidR="00421F4D" w:rsidRPr="1AA8950C">
-        <w:t>Akkreditierungsempfehlung der</w:t>
+        <w:t>Akkreditierungs</w:t>
+      </w:r>
+      <w:r w:rsidR="006004FD">
+        <w:t xml:space="preserve">vorschlag </w:t>
+      </w:r>
+      <w:r w:rsidR="00421F4D" w:rsidRPr="1AA8950C">
+        <w:t>der</w:t>
       </w:r>
       <w:r w:rsidR="00BA4F73">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00421F4D" w:rsidRPr="1AA8950C">
-        <w:t>Gutachter*innen</w:t>
-      </w:r>
+        <w:t>Gutachter</w:t>
+      </w:r>
+      <w:r w:rsidR="006004FD">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00421F4D" w:rsidRPr="1AA8950C">
+        <w:t>innen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="1AA8950C">
         <w:t>, Antrag AAQ, Entscheid SAR</w:t>
       </w:r>
       <w:r w:rsidR="00A93B0E" w:rsidRPr="1AA8950C">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E8A1154" w14:textId="223539A9" w:rsidR="009603DF" w:rsidRPr="00912D58" w:rsidRDefault="00A93B0E" w:rsidP="00912D58">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
-        <w:sectPr w:rsidR="009603DF" w:rsidRPr="00912D58" w:rsidSect="003D43F4">
+        <w:sectPr w:rsidR="009603DF" w:rsidRPr="00912D58" w:rsidSect="002A7F75">
           <w:headerReference w:type="even" r:id="rId18"/>
           <w:headerReference w:type="default" r:id="rId19"/>
           <w:footerReference w:type="default" r:id="rId20"/>
           <w:headerReference w:type="first" r:id="rId21"/>
           <w:footerReference w:type="first" r:id="rId22"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1701" w:right="1701" w:bottom="1134" w:left="1701" w:header="851" w:footer="567" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA4F73">
         <w:t>Sprache: zweisprachig d, f oder i und e</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="731CF59F" w14:textId="792E995A" w:rsidR="00A93B0E" w:rsidRPr="00856783" w:rsidRDefault="00A93B0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DED072F" w14:textId="158FE9D5" w:rsidR="00E125C8" w:rsidRPr="00856783" w:rsidRDefault="00E93400" w:rsidP="00B12682">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc133833108"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc159426371"/>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Das Verfahren der </w:t>
       </w:r>
       <w:r w:rsidR="00C55C1A" w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Erneuerung der </w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>institutionellen Akkreditierung</w:t>
       </w:r>
       <w:r w:rsidR="00BB5BD3" w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> («Reakkreditierung»)</w:t>
+        <w:t xml:space="preserve"> («</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BB5BD3" w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Reakkreditierung</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BB5BD3" w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>»)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="43834102" w14:textId="09AB24A5" w:rsidR="00E93400" w:rsidRPr="00856783" w:rsidRDefault="00E93400" w:rsidP="00F324D4">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc159426372"/>
+      <w:r w:rsidRPr="00856783">
+        <w:t>Gesetzliche Grundlagen, Gegenstand</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-    </w:p>
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="77C36FE4" w14:textId="5F233E42" w:rsidR="004C61FF" w:rsidRPr="00BA4F73" w:rsidRDefault="004C61FF" w:rsidP="00BA4F73">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BA4F73">
-        <w:t xml:space="preserve">Mit dem Hochschulförderungs- und -koordinationsgesetz (HFKG)1 verfügt die Schweiz über ein Instrument, um den Zugang zu ihrer Hochschullandschaft zu steuern. Alle öffentlichen oder privaten Hochschulen, die sich als «Universität», «Fachhochschule» oder «Pädagogische Hochschule» bezeichnen möchten – einschliesslich der zusammengesetzten und abgeleiteten Bezeichnungen in allen Sprachen – müssen eine institutionelle Akkreditierung durchlaufen. Diese ist auch Voraussetzung, um Bundesbeiträge zu erhalten. Gegenstand der institutionellen Akkreditierung ist das Qualitätssicherungssystem einer Hochschule, mit dem sie die Qualität ihrer Lehre, Forschung und Dienstleistungen gewährleistet. </w:t>
+        <w:t>Mit dem Hochschulförderungs- und -</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA4F73">
+        <w:t>koordinationsgesetz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA4F73">
+        <w:t xml:space="preserve"> (HFKG)1 verfügt die Schweiz über ein Instrument, um den Zugang zu ihrer Hochschullandschaft zu steuern. Alle öffentlichen oder privaten Hochschulen, die sich als «Universität», «Fachhochschule» oder «Pädagogische Hochschule» bezeichnen möchten – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BA4F73">
+        <w:t>einschliesslich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BA4F73">
+        <w:t xml:space="preserve"> der zusammengesetzten und abgeleiteten Bezeichnungen in allen Sprachen – müssen eine institutionelle Akkreditierung durchlaufen. Diese ist auch Voraussetzung, um Bundesbeiträge zu erhalten. Gegenstand der institutionellen Akkreditierung ist das Qualitätssicherungssystem einer Hochschule, mit dem sie die Qualität ihrer Lehre, Forschung und Dienstleistungen gewährleistet. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D5CF239" w14:textId="288A875B" w:rsidR="00E93400" w:rsidRPr="00856783" w:rsidRDefault="0053214B" w:rsidP="00F324D4">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc133833110"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc159426373"/>
       <w:r w:rsidRPr="00856783">
         <w:t>Ablauf des Verfahrens</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="2356B29E" w14:textId="597DA6B6" w:rsidR="0053214B" w:rsidRPr="00856783" w:rsidRDefault="0053214B" w:rsidP="0053214B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Die Verfahrensschritte</w:t>
       </w:r>
       <w:r w:rsidR="00221B07" w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>, die Verfahrensregeln und die Qualitätsstandards sind in der Verordnung des Hochschulrates über die Akkreditierung im Hochschulbereich («</w:t>
       </w:r>
       <w:r w:rsidR="00221B07" w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Akkreditierungsverordnung</w:t>
       </w:r>
       <w:r w:rsidR="00221B07" w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>») geregelt und im «</w:t>
       </w:r>
       <w:r w:rsidR="00221B07" w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Leitfaden der AAQ</w:t>
       </w:r>
       <w:r w:rsidR="00221B07" w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">» erläutert. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53139FCD" w14:textId="7D0387A3" w:rsidR="00E93400" w:rsidRPr="00856783" w:rsidRDefault="00E93400" w:rsidP="00F324D4">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc133833111"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc159426374"/>
       <w:r w:rsidRPr="00856783">
         <w:t>Rolle der Akteure: SAR, AAQ, Gutachter</w:t>
       </w:r>
       <w:r w:rsidR="00E6350B" w:rsidRPr="00856783">
         <w:t>gruppe</w:t>
       </w:r>
       <w:r w:rsidR="0053214B" w:rsidRPr="00856783">
         <w:t>, Hochschule</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="4B6DD220" w14:textId="5275FD98" w:rsidR="00D527A2" w:rsidRPr="00856783" w:rsidRDefault="00D527A2" w:rsidP="00D527A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Der Schweizerische Akkreditierungsrat (SAR)</w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> lässt die Hochschule ins Verfahren zu und fällt den Akkreditierungsentscheid. Er mandatiert die AAQ oder eine andere zugelassene Agentur mit der Durchführung des Verfahrens. Als Aufsichtsorgan über die AAQ genehmigt er die Gutachter:innen-Longlist. Der SAR kommuniziert und publiziert den Akkreditierungsentscheid und führt eine Liste der akkreditierten Hochschulen.</w:t>
+        <w:t xml:space="preserve"> lässt die Hochschule ins Verfahren zu und fällt den Akkreditierungsentscheid. Er mandatiert die AAQ oder eine andere zugelassene Agentur mit der Durchführung des Verfahrens. Als Aufsichtsorgan über die AAQ genehmigt er die </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Gutachter:innen</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-Longlist</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. Der SAR kommuniziert und publiziert den Akkreditierungsentscheid und führt eine Liste der akkreditierten Hochschulen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="017D0330" w14:textId="0FB3B23F" w:rsidR="00D527A2" w:rsidRPr="00856783" w:rsidRDefault="00D527A2" w:rsidP="00D527A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Die Schweizerische Agentur für Akkreditierung und Qualitätssicherung (AAQ)</w:t>
-[...25 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Die </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Die </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E6350B" w:rsidRPr="00856783">
+        <w:t>Schweizerische</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve"> Agentur für Akkreditierung und Qualitätssicherung (AAQ)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> führt das Verfahren der institutionellen Akkreditierung durch: Sie begleitet die Hochschule im Prozess der Akkreditierung. Sie setzt eine </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Gutacher:innengruppe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ein und </w:t>
+      </w:r>
+      <w:r w:rsidR="0053214B" w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">unterstützt diese in ihrem Mandat. Die AAQ erstellt auf Basis der Selbstbeurteilung und der Ergebnisse der externen Evaluation, insbesondere dem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0053214B" w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Gutachter:innenbericht</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0053214B" w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, einen Akkreditierungsantrag zuhanden des Schweizerischen Akkreditierungsrates.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6F4F" w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Die AAQ publiziert den Verfahrensbericht auf ihrer Website.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="368B2503" w14:textId="28FF52C8" w:rsidR="0053214B" w:rsidRPr="00856783" w:rsidRDefault="0053214B" w:rsidP="00D527A2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die </w:t>
+      </w:r>
+      <w:r w:rsidR="00E6350B" w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Gutachtergruppe</w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> nimmt auf Basis der Selbstbeurteilung und der Visiten ihre Beurteilung der Qualitätsstandards vor. Die Gutachter:innen nehmen an der Vorvisite und der Vor-Ort-Visite teil, führen die Gespräche mit den stakeholdern der Hochschule und verfassen den Gutachterbericht, der auch eine Akkreditierungsempfehlung umfasst. </w:t>
+        <w:t xml:space="preserve"> nimmt auf Basis der Selbstbeurteilung und der Visiten ihre Beurteilung der Qualitätsstandards vor. Die </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Gutachter:innen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nehmen an der Vorvisite und der Vor-Ort-Visite teil, führen die Gespräche mit den </w:t>
+      </w:r>
+      <w:r w:rsidR="003D6FB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>takeholdern der Hochschule und verfassen den Gutachterbericht, der auch eine</w:t>
+      </w:r>
+      <w:r w:rsidR="006004FD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Akkreditierungs</w:t>
+      </w:r>
+      <w:r w:rsidR="006004FD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>vorschlag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> umfasst. </w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Die Gutachter:innen im Verfahren der Reakkreditierung der </w:t>
+        <w:t xml:space="preserve">Die </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Gutachter:innen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> im Verfahren der </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Reakkreditierung</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> der </w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>((Name HS))</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> sind:</w:t>
+        <w:t>(HS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sind</w:t>
+      </w:r>
+      <w:r w:rsidR="00C90E5F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (in alphabetischer Reihenfolge)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C6A4D44" w14:textId="02FB90D5" w:rsidR="0053214B" w:rsidRPr="00856783" w:rsidRDefault="0053214B" w:rsidP="0053214B">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Name</w:t>
       </w:r>
       <w:r w:rsidR="00BE6F4F" w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>, Funktion, Vorsitzende/r der Gutachter:innengruppe</w:t>
-      </w:r>
+        <w:t xml:space="preserve">, Funktion, Vorsitzende/r der </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BE6F4F" w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Gutachter:innengruppe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="433BB307" w14:textId="017DC599" w:rsidR="0053214B" w:rsidRPr="00856783" w:rsidRDefault="0053214B" w:rsidP="0053214B">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Name</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51121F1A" w14:textId="0D32920D" w:rsidR="0053214B" w:rsidRPr="00856783" w:rsidRDefault="0053214B" w:rsidP="0053214B">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
@@ -2352,78 +2659,122 @@
           <w:rFonts w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Name</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B6640C8" w14:textId="532D1F9F" w:rsidR="0053214B" w:rsidRPr="00856783" w:rsidRDefault="0053214B" w:rsidP="00D527A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Die Hochschule</w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> stellt ihren Antrag auf Reakkreditierung beim SAR. Sie verfasst eine Selbstbeurteilung, die sich auf die Qualitätsstandards abstützt. Sie lädt die Teilnehmenden für die Vorvisite und die Vor-Ort-Visite ein. Die Hochschule kann ihren Input für das Profil der Gutachter:innen und Gutachter abgeben und nimmt Stellung zum Bericht der Gutachter sowie zum Akkreditierungsantrag der AAQ. </w:t>
+        <w:t xml:space="preserve"> stellt ihren Antrag auf </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Reakkreditierung</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beim SAR. Sie verfasst eine Selbstbeurteilung, die sich auf die Qualitätsstandards abstützt. Sie lädt die Teilnehmenden für die Vorvisite und die Vor-Ort-Visite ein. Die Hochschule kann ihren Input für das Profil der </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Gutachter:innen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und Gutachter abgeben und nimmt Stellung zum Bericht der Gutachter sowie zum Akkreditierungsantrag der AAQ. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AA8C6B9" w14:textId="7BC41819" w:rsidR="005769C2" w:rsidRDefault="005769C2" w:rsidP="00B247EC">
       <w:pPr>
         <w:pStyle w:val="aaqTitel3"/>
       </w:pPr>
       <w:r w:rsidRPr="005769C2">
         <w:t>Aufbau des vorliegenden Berichts:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="054F5704" w14:textId="58139D27" w:rsidR="000A7ACF" w:rsidRDefault="005769C2" w:rsidP="00D527A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005769C2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Akkreditierungsbericht </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">für die Reakkreditierung </w:t>
+        <w:t xml:space="preserve">für die </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Reakkreditierung</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005769C2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ist eine </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidRPr="005769C2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>esamtdokumentation mit unterschiedlichen redaktionellen Teilen</w:t>
       </w:r>
       <w:r w:rsidR="000A7ACF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
@@ -2553,490 +2904,554 @@
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                               <w:t>Überschrift 1</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="2A6C2E7F" w14:textId="4349F99D" w:rsidR="003A7E92" w:rsidRPr="001B6BBA" w:rsidRDefault="003A7E92" w:rsidP="001B6BBA">
                             <w:pPr>
                               <w:pBdr>
                                 <w:bottom w:val="single" w:sz="18" w:space="1" w:color="FFAB18"/>
                               </w:pBdr>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00B62F3A">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>Überschrift 2</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="379E57EC" w14:textId="22049D50" w:rsidR="003A7E92" w:rsidRPr="00B247EC" w:rsidRDefault="003A7E92" w:rsidP="000A7ACF">
+                          <w:p w14:paraId="379E57EC" w14:textId="096244A4" w:rsidR="003A7E92" w:rsidRPr="00B247EC" w:rsidRDefault="003A7E92" w:rsidP="000A7ACF">
                             <w:pPr>
                               <w:pStyle w:val="GG-Standard-Feld"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00B247EC">
                               <w:t xml:space="preserve">Die orangen </w:t>
                             </w:r>
                             <w:r>
                               <w:t xml:space="preserve">Markierungen, Unterstreichungen und Felder </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00B247EC">
                               <w:t>weisen auf die Autorschaft der</w:t>
                             </w:r>
                             <w:r>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00B247EC">
-                              <w:t>Gutachtergruppe hin (Gutachterbericht, Akkreditierungsempfehlung)</w:t>
+                              <w:t>Gutachtergruppe hin (Gutachterbericht, Akkreditierung</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F667BF">
+                              <w:t>vorschlag</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00B247EC">
+                              <w:t>)</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="2E1C1A20" w14:textId="77777777" w:rsidR="003A7E92" w:rsidRPr="000A7ACF" w:rsidRDefault="003A7E92" w:rsidP="000A7ACF">
                             <w:pPr>
                               <w:rPr>
                                 <w:lang w:val="de-DE"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:solidFill>
                                     <w14:srgbClr w14:val="000000"/>
                                   </w14:solidFill>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="180000" tIns="180000" rIns="180000" bIns="180000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:shapetype w14:anchorId="670EAFFF" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="0FEF66F1">
+              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="670EAFFF">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textfeld 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="width:432.75pt;height:274.15pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQB7vtYMTAIAAJkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L5sQoGnEBqUgqkoI&#13;&#10;kKDi7HhtdiWvx7Wd7Ka/vs/eDRDaU9UcnBnPeD7evNnzi741bKt8aMiWfHo04UxZSVVjn0v+4/H6&#13;&#10;05yzEIWthCGrSr5TgV8sP34479xCHVNNplKeIYgNi86VvI7RLYoiyFq1IhyRUxZGTb4VEap/Liov&#13;&#10;OkRvTXE8mZwVHfnKeZIqBNxeDUa+zPG1VjLeaR1UZKbkqC3m0+dznc5ieS4Wz164upFjGeIfqmhF&#13;&#10;Y5H0JdSViIJtfPNHqLaRngLpeCSpLUjrRqrcA7qZTt5181ALp3IvACe4F5jC/wsrb7f3njVVyWec&#13;&#10;WdFiRI+qj1qZis0SOp0LCzg9OLjF/iv1mPL+PuAyNd1r36Z/tMNgB867F2wRjElcnp58OTueIYmE&#13;&#10;bXYyn34+PUlxitfnzof4TVHLklByj+FlTMX2JsTBde+Sslm6bozJAzSWdSU/m51O8oNApqmSMbll&#13;&#10;KqlL49lWgASxz+Uj7YFXCnwlQj04hV1IylifsSgz4TD0m6TYr/sRnDVVO2DjaeBWcPK6QbAbEeK9&#13;&#10;8CAT4MCCxDsc2hDqpFHirCb/62/3yR8zhpWzDuQsefi5EV5xZr5bTH86n+AHOh9o/kBbH2h2014S&#13;&#10;2p9iHZ3MIt77aPai9tQ+YZdWKTNMwkrkB1578TIOa4NdlGq1yk7gsBPxxj44mUInuBOQj/2T8G4c&#13;&#10;YwQDbmlPZbF4N83Bd5jnahNJN3nUCeQB2RF78D+TZdzVtGBv9ez1+kVZ/gYAAP//AwBQSwMEFAAG&#13;&#10;AAgAAAAhABsaurPgAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdtDU1&#13;&#10;pNkUUfSm1CYUettmp0lodjZmt238945e9PJgeLw378tWo+3EGQffOlIwnUQgkCpnWqoVlMXLXQLC&#13;&#10;B01Gd45QwRd6WOXXV5lOjbvQB543oRZcQj7VCpoQ+lRKXzVotZ+4Hom9gxusDnwOtTSDvnC57eQs&#13;&#10;ihbS6pb4Q6N7fGqwOm5OVsHnuphubTHf6ocY3Wu5K99nb0elbm/G5yXL4xJEwDH8JeCHgfdDzsP2&#13;&#10;7kTGi04B04RfZS9ZxDGIvYL4PpmDzDP5HyH/BgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#13;&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#13;&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#13;&#10;AHu+1gxMAgAAmQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#13;&#10;AAAhABsaurPgAAAACgEAAA8AAAAAAAAAAAAAAAAApgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#13;&#10;BAAEAPMAAACzBQAAAAA=&#13;&#10;" filled="f" strokecolor="#5b6770 [3213]" strokeweight=".5pt">
+              <v:shape id="Textfeld 3" style="width:432.75pt;height:274.15pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" strokecolor="#5b6770 [3213]" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDhSC4dNQIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEuP2jAQvlfqf7B8LwnPUkRYURBVJbS7&#13;&#10;Elvt2Tg2ieR4XNuQ0F/fsRNg2fZUlYOZ8Yzn8c03mT80lSInYV0JOqP9XkqJ0BzyUh8y+uNl82lK&#13;&#10;ifNM50yBFhk9C0cfFh8/zGszEwMoQOXCEgyi3aw2GS28N7MkcbwQFXM9MEKjUYKtmEfVHpLcshqj&#13;&#10;VyoZpOkkqcHmxgIXzuHtujXSRYwvpeD+SUonPFEZxdp8PG089+FMFnM2O1hmipJ3ZbB/qKJipcak&#13;&#10;11Br5hk52vKPUFXJLTiQvsehSkDKkovYA3bTT991syuYEbEXBMeZK0zu/4Xlj6edebbEN1+hwQEG&#13;&#10;QGrjZg4vQz+NtFX4x0oJ2hHC8xU20XjC8XI8+jIZDIeUcLQNR9P+5/EoxEluz411/puAigQhoxbn&#13;&#10;EuFip63zrevFJWTTsCmVirNRmtQZnQzHaXzgQJV5MAa3yBKxUpacGM7XN7F8THvnFQKvmStaJ3d2&#13;&#10;QenqUxrLvPUbJN/smw6EPeRnxMZCSxtn+KbEYFvm/DOzyBOEA7nvn/CQCrBO6CRKCrC//nYf/HF8&#13;&#10;aKWkRt5l1P08MisoUd81DrY/TfGHTL3T7J22v9P0sVoBtt/HTTM8ivjeenURpYXqFddkGTKjiWmO&#13;&#10;+RGvi7jy7UbgmnGxXEYnpKdhfqt3hofQAe4A5EvzyqzpxuiRAY9wYSmbvZtm69vOc3n0IMs46gBy&#13;&#10;i2yHPVI7kqVbw7A7b/XodftYLH4DAAD//wMAUEsDBBQABgAIAAAAIQAbGrqz4AAAAAoBAAAPAAAA&#13;&#10;ZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3bQ1NaTZFFH0ptQmFHrbZqdJaHY2Zrdt/PeO&#13;&#10;XvTyYHi8N+/LVqPtxBkH3zpSMJ1EIJAqZ1qqFZTFy10CwgdNRneOUMEXeljl11eZTo270AeeN6EW&#13;&#10;XEI+1QqaEPpUSl81aLWfuB6JvYMbrA58DrU0g75wue3kLIoW0uqW+EOje3xqsDpuTlbB57qYbm0x&#13;&#10;3+qHGN1ruSvfZ29HpW5vxucly+MSRMAx/CXgh4H3Q87D9u5ExotOAdOEX2UvWcQxiL2C+D6Zg8wz&#13;&#10;+R8h/wYAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#13;&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#13;&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDhSC4dNQIAAHQEAAAOAAAAAAAAAAAA&#13;&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAbGrqz4AAAAAoBAAAPAAAAAAAA&#13;&#10;AAAAAAAAAI8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#13;&#10;">
                 <v:stroke dashstyle="3 1"/>
                 <v:textbox inset="5mm,5mm,5mm,5mm">
                   <w:txbxContent>
-                    <w:p w14:paraId="00A63815" w14:textId="77777777" w:rsidR="003A7E92" w:rsidRPr="00B62F3A" w:rsidRDefault="003A7E92" w:rsidP="008A7BD5">
+                    <w:p w:rsidRPr="00B62F3A" w:rsidR="003A7E92" w:rsidP="008A7BD5" w:rsidRDefault="003A7E92" w14:paraId="4CC1E04F" w14:textId="77777777">
                       <w:pPr>
                         <w:pBdr>
-                          <w:right w:val="single" w:sz="48" w:space="4" w:color="009DD9" w:themeColor="accent6"/>
+                          <w:right w:val="single" w:color="009DD9" w:themeColor="accent6" w:sz="48" w:space="4"/>
                         </w:pBdr>
                         <w:snapToGrid w:val="0"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00B62F3A">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                         <w:t>Überschrift 1</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="16DAA4A1" w14:textId="77777777" w:rsidR="003A7E92" w:rsidRPr="00B62F3A" w:rsidRDefault="003A7E92" w:rsidP="000A7ACF">
+                    <w:p w:rsidRPr="00B62F3A" w:rsidR="003A7E92" w:rsidP="000A7ACF" w:rsidRDefault="003A7E92" w14:paraId="456ABB8B" w14:textId="77777777">
                       <w:pPr>
                         <w:pBdr>
-                          <w:bottom w:val="single" w:sz="18" w:space="1" w:color="009DD9" w:themeColor="accent6"/>
+                          <w:bottom w:val="single" w:color="009DD9" w:themeColor="accent6" w:sz="18" w:space="1"/>
                         </w:pBdr>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00B62F3A">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>Überschrift 2</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="10A5661C" w14:textId="6B77A3D8" w:rsidR="003A7E92" w:rsidRDefault="003A7E92" w:rsidP="000A7ACF">
+                    <w:p w:rsidR="003A7E92" w:rsidP="000A7ACF" w:rsidRDefault="003A7E92" w14:paraId="2F87F922" w14:textId="6B77A3D8">
                       <w:pPr>
                         <w:pStyle w:val="HS-Standard-Feld"/>
                       </w:pPr>
                       <w:r w:rsidRPr="005769C2">
                         <w:t xml:space="preserve">Die blauen </w:t>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve">Markierungen, Unterstreichungen und Felder </w:t>
                       </w:r>
                       <w:r w:rsidRPr="005769C2">
                         <w:t xml:space="preserve">weisen auf </w:t>
                       </w:r>
                       <w:r>
                         <w:t>die Autorschaft der Hochschule hin (Selbstbeurteilung, Stellungnahme).</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="7D961E06" w14:textId="77777777" w:rsidR="003A7E92" w:rsidRPr="008A7BD5" w:rsidRDefault="003A7E92" w:rsidP="008A7BD5">
+                    <w:p w:rsidRPr="008A7BD5" w:rsidR="003A7E92" w:rsidP="008A7BD5" w:rsidRDefault="003A7E92" w14:paraId="672A6659" w14:textId="77777777">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="10"/>
                           <w:szCs w:val="10"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="10C1F641" w14:textId="61A7CDFC" w:rsidR="003A7E92" w:rsidRPr="00B62F3A" w:rsidRDefault="003A7E92" w:rsidP="008A7BD5">
+                    <w:p w:rsidRPr="00B62F3A" w:rsidR="003A7E92" w:rsidP="008A7BD5" w:rsidRDefault="003A7E92" w14:paraId="3C3CFFF0" w14:textId="61A7CDFC">
                       <w:pPr>
                         <w:pBdr>
-                          <w:right w:val="single" w:sz="48" w:space="4" w:color="FFAB18"/>
+                          <w:right w:val="single" w:color="FFAB18" w:sz="48" w:space="4"/>
                         </w:pBdr>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00B62F3A">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                         <w:t>Überschrift 1</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="2A6C2E7F" w14:textId="4349F99D" w:rsidR="003A7E92" w:rsidRPr="001B6BBA" w:rsidRDefault="003A7E92" w:rsidP="001B6BBA">
+                    <w:p w:rsidRPr="001B6BBA" w:rsidR="003A7E92" w:rsidP="001B6BBA" w:rsidRDefault="003A7E92" w14:paraId="26709D2F" w14:textId="4349F99D">
                       <w:pPr>
                         <w:pBdr>
-                          <w:bottom w:val="single" w:sz="18" w:space="1" w:color="FFAB18"/>
+                          <w:bottom w:val="single" w:color="FFAB18" w:sz="18" w:space="1"/>
                         </w:pBdr>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00B62F3A">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>Überschrift 2</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="379E57EC" w14:textId="22049D50" w:rsidR="003A7E92" w:rsidRPr="00B247EC" w:rsidRDefault="003A7E92" w:rsidP="000A7ACF">
+                    <w:p w:rsidRPr="00B247EC" w:rsidR="003A7E92" w:rsidP="000A7ACF" w:rsidRDefault="003A7E92" w14:paraId="4ADB6ED3" w14:textId="096244A4">
                       <w:pPr>
                         <w:pStyle w:val="GG-Standard-Feld"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00B247EC">
                         <w:t xml:space="preserve">Die orangen </w:t>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve">Markierungen, Unterstreichungen und Felder </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00B247EC">
                         <w:t>weisen auf die Autorschaft der</w:t>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00B247EC">
-                        <w:t>Gutachtergruppe hin (Gutachterbericht, Akkreditierungsempfehlung)</w:t>
+                        <w:t xml:space="preserve">Gutachtergruppe hin (Gutachterbericht, </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00B247EC">
+                        <w:t>Akkreditierung</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F667BF">
+                        <w:t>vorschlag</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00B247EC">
+                        <w:t>)</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="2E1C1A20" w14:textId="77777777" w:rsidR="003A7E92" w:rsidRPr="000A7ACF" w:rsidRDefault="003A7E92" w:rsidP="000A7ACF">
+                    <w:p w:rsidRPr="000A7ACF" w:rsidR="003A7E92" w:rsidP="000A7ACF" w:rsidRDefault="003A7E92" w14:paraId="0A37501D" w14:textId="77777777">
                       <w:pPr>
                         <w:rPr>
                           <w:lang w:val="de-DE"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:solidFill>
                               <w14:srgbClr w14:val="000000"/>
                             </w14:solidFill>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48484F65" w14:textId="04FD6D3D" w:rsidR="00E93400" w:rsidRPr="00856783" w:rsidRDefault="00E93400" w:rsidP="00720C1B">
+    <w:p w14:paraId="48484F65" w14:textId="3C3079FF" w:rsidR="00E93400" w:rsidRPr="00856783" w:rsidRDefault="00E93400" w:rsidP="00720C1B">
       <w:pPr>
         <w:pStyle w:val="berschrift1-Blau"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc133833112"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc159426375"/>
       <w:r w:rsidRPr="00856783">
         <w:t xml:space="preserve">Die </w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>HS xy</w:t>
+        <w:t xml:space="preserve">HS </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>xy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00161472">
+        <w:t xml:space="preserve"> stellt sich vor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D534A8D" w14:textId="761B233D" w:rsidR="00E93400" w:rsidRPr="003B1597" w:rsidRDefault="00E93400" w:rsidP="001A42C6">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2-Blau"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc159426376"/>
+      <w:r w:rsidRPr="003B1597">
+        <w:t xml:space="preserve">Facts &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003B1597">
+        <w:t>Figures</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
-    </w:p>
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="6"/>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B07D88">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04322CFD" w14:textId="546BBD9A" w:rsidR="00B04D08" w:rsidRPr="00856783" w:rsidRDefault="00B04D08" w:rsidP="00BC2A49">
       <w:pPr>
         <w:pStyle w:val="aaqRegie"/>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:eastAsia="Symbol"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:t>Tabellarische Darstellung der wichtigen Kennzahlen der HS</w:t>
       </w:r>
       <w:r w:rsidR="00753BA5" w:rsidRPr="00856783">
         <w:t>. Umfang 1 Seite</w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:eastAsia="Symbol"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="346C61B3" w14:textId="0F5DEF69" w:rsidR="00E93400" w:rsidRPr="00856783" w:rsidRDefault="00E93400" w:rsidP="00F276DF">
       <w:pPr>
         <w:pStyle w:val="berschrift2-Blau"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc133833114"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc159426377"/>
       <w:r w:rsidRPr="00856783">
         <w:t>Portr</w:t>
       </w:r>
       <w:r w:rsidR="00CB4C63" w:rsidRPr="00856783">
         <w:t>ät</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="21B63EE0" w14:textId="511ABF17" w:rsidR="00B04D08" w:rsidRDefault="00B04D08" w:rsidP="00BC2A49">
       <w:pPr>
         <w:pStyle w:val="aaqRegie"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Symbol"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:eastAsia="Symbol"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:t>Beschreibung der HS: Profil, Selbstverständnis. Tätigkeiten in Forschung, Lehre und Dienstleistungen</w:t>
       </w:r>
       <w:r w:rsidR="00221B07" w:rsidRPr="00856783">
         <w:t>. Ev. Liste der Studiengänge / Ausbildungsabschlüsse anfügen</w:t>
       </w:r>
       <w:r w:rsidR="00622C7A" w:rsidRPr="00856783">
         <w:t>. Umfang max.5 Seiten</w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:eastAsia="Symbol"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FFFC24E" w14:textId="6DF06611" w:rsidR="00CB4C63" w:rsidRPr="00F276DF" w:rsidRDefault="00CB4C63" w:rsidP="00F276DF">
       <w:pPr>
         <w:pStyle w:val="berschrift2-Blau"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc133833115"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc159426378"/>
       <w:r w:rsidRPr="00F276DF">
         <w:t>Qualitätssicherungssystem</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="3A888A45" w14:textId="56C17A49" w:rsidR="00B04D08" w:rsidRPr="00856783" w:rsidRDefault="00B04D08" w:rsidP="00BC2A49">
       <w:pPr>
         <w:pStyle w:val="aaqRegie"/>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:eastAsia="Symbol"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:t>Kurze Darstellung des QM-Systems, welches sich auf die gesamte HS bezieht.</w:t>
       </w:r>
       <w:r w:rsidR="00475D9D" w:rsidRPr="00856783">
         <w:t xml:space="preserve"> Integration von HS-spezifischen Grafiken</w:t>
       </w:r>
       <w:r w:rsidR="00622C7A" w:rsidRPr="00856783">
         <w:t xml:space="preserve">. Umfang </w:t>
       </w:r>
       <w:r w:rsidR="004F2AA4">
         <w:t>max.5</w:t>
       </w:r>
       <w:r w:rsidR="00622C7A" w:rsidRPr="00856783">
         <w:t xml:space="preserve"> Seiten</w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:eastAsia="Symbol"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A6C2652" w14:textId="5BBDC433" w:rsidR="00CB4C63" w:rsidRPr="00856783" w:rsidRDefault="00CB4C63" w:rsidP="00F276DF">
       <w:pPr>
         <w:pStyle w:val="berschrift2-Blau"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc133833116"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc159426379"/>
       <w:r w:rsidRPr="00856783">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Follow-up Erstakkreditierung </w:t>
+        <w:t>Follow-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00856783">
+        <w:t>up</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00856783">
+        <w:t xml:space="preserve"> Erstakkreditierung </w:t>
       </w:r>
       <w:r w:rsidR="004F2AA4">
         <w:t>und Weiterentwicklung QM-System</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="3E47E991" w14:textId="2B347FA3" w:rsidR="00142AB8" w:rsidRPr="00856783" w:rsidRDefault="00142AB8" w:rsidP="00BC2A49">
       <w:pPr>
         <w:pStyle w:val="aaqRegie"/>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:eastAsia="Symbol"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:t xml:space="preserve">Beschreiben Sie, welche Wirkung die Erstakkreditierung entwickelt hat. Erläutern Sie anhand von Empfehlungen und Umsetzung der Auflagen </w:t>
       </w:r>
       <w:r w:rsidR="00B04D08" w:rsidRPr="00856783">
         <w:t xml:space="preserve">die Weiterentwicklungen im QM. Beschreiben Sie allfällige </w:t>
       </w:r>
       <w:r w:rsidR="00475D9D" w:rsidRPr="00856783">
         <w:t>grössere Veränderungen</w:t>
       </w:r>
       <w:r w:rsidR="00B04D08" w:rsidRPr="00856783">
-        <w:t xml:space="preserve"> der HS (z. Bps. Neuerungen im Bereich der Studiengänge, Fakultäten, Governance etc.) und deren Einbindung ins QM-System.</w:t>
+        <w:t xml:space="preserve"> der HS (z. Bps. Neuerungen im Bereich der Studiengänge, Fakultäten, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B04D08" w:rsidRPr="00856783">
+        <w:t>Governance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B04D08" w:rsidRPr="00856783">
+        <w:t xml:space="preserve"> etc.) und deren Einbindung ins QM-System.</w:t>
       </w:r>
       <w:r w:rsidR="00622C7A" w:rsidRPr="00856783">
         <w:t xml:space="preserve"> Umfang ca. 2-3 Seiten</w:t>
       </w:r>
       <w:r w:rsidR="00B04D08" w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:eastAsia="Symbol"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F66C035" w14:textId="2AF4CB7B" w:rsidR="00CB4C63" w:rsidRPr="00856783" w:rsidRDefault="00CB4C63" w:rsidP="005B4BF8">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:ind w:right="-7"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc133833117"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc159426380"/>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Standards der institutionellen Akkreditierung</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="6308F91C" w14:textId="2B068A15" w:rsidR="00E261D8" w:rsidRPr="00856783" w:rsidRDefault="00E261D8" w:rsidP="00BC2A49">
       <w:pPr>
         <w:pStyle w:val="aaqRegie"/>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:t xml:space="preserve">Die Voraussetzungen für die institutionelle Akkreditierung nach Artikel 30 des Hochschulförderungs- und </w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:noBreakHyphen/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00856783">
         <w:t>ko</w:t>
       </w:r>
       <w:r w:rsidR="00264337" w:rsidRPr="00856783">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:t>ordina</w:t>
       </w:r>
       <w:r w:rsidR="00264337" w:rsidRPr="00856783">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:t>tions</w:t>
       </w:r>
       <w:r w:rsidR="00264337" w:rsidRPr="00856783">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00856783">
-        <w:t xml:space="preserve">gesetzes spiegeln die Merkmale der Hochschulförmigkeit in der Schweizer Hochschullandschaft: </w:t>
+        <w:t>gesetzes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00856783">
+        <w:t xml:space="preserve"> spiegeln die Merkmale der </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00856783">
+        <w:t>Hochschulförmigkeit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00856783">
+        <w:t xml:space="preserve"> in der Schweizer Hochschullandschaft: </w:t>
       </w:r>
       <w:r w:rsidR="00EE18C1" w:rsidRPr="00856783">
         <w:t xml:space="preserve">geführte, </w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:t>autonom</w:t>
       </w:r>
       <w:r w:rsidR="00EE18C1" w:rsidRPr="00856783">
         <w:t>e Hochschulen</w:t>
       </w:r>
       <w:r w:rsidR="00AA3F10" w:rsidRPr="00856783">
         <w:t xml:space="preserve"> mit Mitwirkung aller repräsentative</w:t>
       </w:r>
       <w:r w:rsidR="00596293" w:rsidRPr="00856783">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00AA3F10" w:rsidRPr="00856783">
         <w:t xml:space="preserve"> Gruppen</w:t>
       </w:r>
       <w:r w:rsidR="008B6C34" w:rsidRPr="00856783">
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="00AB46E5" w:rsidRPr="00856783">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3128,51 +3543,59 @@
         <w:t>oder</w:t>
       </w:r>
       <w:r w:rsidRPr="1AA8950C">
         <w:t xml:space="preserve"> Mechanismen, die Ihre Hochschule entwickelt hat, um den Standard zu erfüllen, und beschreiben Sie deren Umsetzung.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="502D0E25" w14:textId="77777777" w:rsidR="008A1AA9" w:rsidRPr="00856783" w:rsidRDefault="008A1AA9" w:rsidP="005B4BF8">
       <w:pPr>
         <w:pStyle w:val="aaqRegieListenabsatz"/>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:t>Fokussieren Sie die Ausführungen in der Selbstbeurteilung auf die Schlüsselwörter und die Hinweise.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A98BFE1" w14:textId="11B1F84A" w:rsidR="00116699" w:rsidRPr="00856783" w:rsidRDefault="00116699" w:rsidP="005B4BF8">
       <w:pPr>
         <w:pStyle w:val="aaqRegieListenabsatz"/>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:t>Verweisen Sie auf Evidenzen (Prozesse, Massnahmen, Reglemente</w:t>
       </w:r>
       <w:r w:rsidR="00253E3E">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
-        <w:t xml:space="preserve"> etc).</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00856783">
+        <w:t>etc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00856783">
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="450171DA" w14:textId="77777777" w:rsidR="002B1469" w:rsidRPr="00856783" w:rsidRDefault="00116699" w:rsidP="005B4BF8">
       <w:pPr>
         <w:pStyle w:val="aaqRegieListenabsatz"/>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:t>Seien Sie analytisch und selbstkritisch</w:t>
       </w:r>
       <w:r w:rsidR="002B1469" w:rsidRPr="00856783">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31748D36" w14:textId="12B55F22" w:rsidR="00116699" w:rsidRPr="00856783" w:rsidRDefault="002B1469" w:rsidP="005B4BF8">
       <w:pPr>
         <w:pStyle w:val="aaqRegieListenabsatz"/>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="00116699" w:rsidRPr="00856783">
         <w:t xml:space="preserve">eschränken Sie sich auf das Wesentliche! Umfang pro </w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:t xml:space="preserve">Standard </w:t>
@@ -3325,58 +3748,58 @@
       <w:r w:rsidRPr="00856783">
         <w:t xml:space="preserve">Ein Qualitätsstandard gilt als </w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>nicht erfüllt</w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:t>, wenn es in Bezug auf das Qualitätssicherungssystem an zentralen Konzepten und Mechanismen mangelt und/oder wenn die Hochschule mit deren Umsetzung nicht in der Lage ist, die Qualität ihrer Aktivitäten zu gewährleisten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C34C9BA" w14:textId="214B6B54" w:rsidR="00532F11" w:rsidRDefault="00532F11" w:rsidP="00BC2A49">
       <w:pPr>
         <w:pStyle w:val="aaqRegie"/>
       </w:pPr>
       <w:r>
         <w:t>Formulieren Sie Empfehlungen für die weitere Qualitätsentwicklung.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F9E4A59" w14:textId="4182F975" w:rsidR="00E55D62" w:rsidRPr="003B1597" w:rsidRDefault="000B26F7" w:rsidP="00F324D4">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc133833118"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc159426381"/>
       <w:r w:rsidRPr="003B1597">
         <w:t xml:space="preserve">Prüfbereich </w:t>
       </w:r>
       <w:r w:rsidR="00E55D62" w:rsidRPr="003B1597">
         <w:t>I: Qualitätssicherungsstrategie</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="0D14483F" w14:textId="2E5BD2F7" w:rsidR="00590FB5" w:rsidRPr="00856783" w:rsidRDefault="00590FB5" w:rsidP="00AB46E5">
       <w:pPr>
         <w:pStyle w:val="aaqQS-Standard"/>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:t>Standard 1.1:</w:t>
       </w:r>
       <w:r w:rsidR="00C075D5" w:rsidRPr="00856783">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:t>Die Hochschule oder die andere Institution des Hochschulbereichs legt ihre Qualitätssiche</w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:softHyphen/>
         <w:t>rungs</w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:softHyphen/>
         <w:t>strategie fest. Diese Strategie enthält die Leitlinien eines internen Qualitäts</w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:softHyphen/>
         <w:t>siche</w:t>
@@ -3701,51 +4124,69 @@
       <w:r w:rsidRPr="00856783">
         <w:t>Standard 1.2:</w:t>
       </w:r>
       <w:r w:rsidR="00477975" w:rsidRPr="00856783">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:t xml:space="preserve">Das Qualitätssicherungssystem ist in die Strategie der Hochschule oder der anderen Institution des Hochschulbereichs integriert und unterstützt auf wirksame Weise deren Entwicklung. Es umfasst Prozesse, mit denen überprüft wird, ob die Hochschule oder die andere Institution des Hochschulbereichs ihren Auftrag erfüllt. Dies erfolgt unter Berücksichtigung ihres Typs und ihrer spezifischen Merkmale. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="722985C0" w14:textId="705B13FE" w:rsidR="00F61795" w:rsidRPr="00856783" w:rsidRDefault="00F61795" w:rsidP="00F61795">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Dieser Standard zielt auf die Wirkung des Qualitätssicherungssytems der Hochschule und dessen Verzahnung mit der Hoch</w:t>
+        <w:t xml:space="preserve">Dieser Standard zielt auf die Wirkung des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Qualitätssicherungssytems</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> der Hochschule und dessen Verzahnung mit der Hoch</w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:softHyphen/>
         <w:t xml:space="preserve">schulstrategie ab. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="519274F1" w14:textId="77777777" w:rsidR="00753BA5" w:rsidRPr="00856783" w:rsidRDefault="00753BA5" w:rsidP="00CC12B9">
       <w:pPr>
         <w:pStyle w:val="HS-Standard-Feld"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:t>Beschreibung und Selbstbeurteilung</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DA279D2" w14:textId="76D4CE78" w:rsidR="00184AC3" w:rsidRPr="00856783" w:rsidRDefault="00184AC3" w:rsidP="00184AC3">
       <w:pPr>
         <w:keepNext/>
@@ -4285,51 +4726,59 @@
       <w:pPr>
         <w:pStyle w:val="aaqRegie"/>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>Auflagen (</w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:t>bei teilweise erfüllt oder nicht erfüllt)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="548D079E" w14:textId="3C56EFF1" w:rsidR="00590FB5" w:rsidRPr="00856783" w:rsidRDefault="00590FB5" w:rsidP="00AD23B2">
       <w:pPr>
         <w:pStyle w:val="aaqQS-Standard"/>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:lastRenderedPageBreak/>
         <w:t>Standard 1.4:</w:t>
       </w:r>
       <w:r w:rsidR="000F3C6D" w:rsidRPr="00856783">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00856783">
-        <w:t xml:space="preserve">Die Hochschule oder die andere Institution des Hochschulbereichs überprüft periodisch die Zweckmässigkeit ihres Qualitätssicherungssystems und nimmt die erforderlichen Anpassungen vor. </w:t>
+        <w:t xml:space="preserve">Die Hochschule oder die andere Institution des Hochschulbereichs überprüft periodisch die </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00856783">
+        <w:t>Zweckmässigkeit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00856783">
+        <w:t xml:space="preserve"> ihres Qualitätssicherungssystems und nimmt die erforderlichen Anpassungen vor. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15191029" w14:textId="731925C4" w:rsidR="001656F4" w:rsidRPr="00856783" w:rsidRDefault="001656F4" w:rsidP="001656F4">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Dieser Standard stellt sicher, dass die Hochschule nicht nur ihre Aktivitäten qualitätssichert, sondern auch das Qualitäts</w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
@@ -4608,59 +5057,64 @@
       <w:r w:rsidRPr="00856783">
         <w:t>Bewerten Sie den Standard als vollständig erfüllt, grösstenteils erfüllt, teilweise erfüllt oder nicht erfüllt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="137F6366" w14:textId="6E8FD82D" w:rsidR="0003055F" w:rsidRPr="00856783" w:rsidRDefault="00EF6111" w:rsidP="00BC2A49">
       <w:pPr>
         <w:pStyle w:val="aaqRegie"/>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>Auflagen (</w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:t>bei teilweise erfüllt oder nicht erfüllt</w:t>
       </w:r>
       <w:r w:rsidR="0003055F" w:rsidRPr="00856783">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3181E6DF" w14:textId="1D33F5A9" w:rsidR="00590FB5" w:rsidRPr="00B07D88" w:rsidRDefault="007266E6" w:rsidP="00F324D4">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc133833119"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc159426382"/>
       <w:r w:rsidRPr="00B07D88">
         <w:lastRenderedPageBreak/>
         <w:t>Prüfbereich II</w:t>
       </w:r>
       <w:r w:rsidR="00590FB5" w:rsidRPr="00B07D88">
-        <w:t>: Governance</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="12"/>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00590FB5" w:rsidRPr="00B07D88">
+        <w:t>Governance</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="5F82C5E3" w14:textId="246C7980" w:rsidR="00590FB5" w:rsidRPr="00856783" w:rsidRDefault="00590FB5" w:rsidP="00AD23B2">
       <w:pPr>
         <w:pStyle w:val="aaqQS-Standard"/>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:t>Standard 2.1:</w:t>
       </w:r>
       <w:r w:rsidR="000027A5" w:rsidRPr="00856783">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:t xml:space="preserve">Das Qualitätssicherungssystem erlaubt sicherzustellen, dass die Organisationsstruktur und die Entscheidungsprozesse es der Hochschule oder der anderen Institution des Hochschulbereichs ermöglichen, dass diese ihren Auftrag erfüllen und ihre strategischen Ziele erreichen kann. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74251C03" w14:textId="77777777" w:rsidR="000818D0" w:rsidRPr="00856783" w:rsidRDefault="000818D0" w:rsidP="003D43F4">
       <w:pPr>
         <w:pStyle w:val="aaqRegie"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:iCs/>
@@ -4712,52 +5166,57 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Hinweise zum Aufbau:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3974F5CB" w14:textId="7A20D820" w:rsidR="00D438BD" w:rsidRPr="00A80441" w:rsidRDefault="00D01D36" w:rsidP="00A80441">
       <w:pPr>
         <w:pStyle w:val="aaqRegieListenabsatz"/>
       </w:pPr>
       <w:r w:rsidRPr="00A80441">
         <w:t>Erklären Sie die Organisation</w:t>
       </w:r>
       <w:r w:rsidR="00BA18B4" w:rsidRPr="00A80441">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="47376D6B" w:rsidRPr="00A80441">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00BA18B4" w:rsidRPr="00A80441">
         <w:t>truktur</w:t>
       </w:r>
       <w:r w:rsidRPr="00A80441">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006825E3" w:rsidRPr="00A80441">
-        <w:t xml:space="preserve">Governance und </w:t>
+        <w:t>Governance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006825E3" w:rsidRPr="00A80441">
+        <w:t xml:space="preserve"> und </w:t>
       </w:r>
       <w:r w:rsidRPr="00A80441">
         <w:t>Gremienstruktur)</w:t>
       </w:r>
       <w:r w:rsidR="313920EC" w:rsidRPr="00A80441">
         <w:t xml:space="preserve">, die Entscheidungsprozesse </w:t>
       </w:r>
       <w:r w:rsidR="002B1469" w:rsidRPr="00A80441">
         <w:t>und zeigen Sie</w:t>
       </w:r>
       <w:r w:rsidR="00D438BD" w:rsidRPr="00A80441">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006825E3" w:rsidRPr="00A80441">
         <w:t xml:space="preserve">die </w:t>
       </w:r>
       <w:r w:rsidRPr="00A80441">
         <w:t xml:space="preserve">Aufgaben </w:t>
       </w:r>
       <w:r w:rsidR="006825E3" w:rsidRPr="00A80441">
         <w:t xml:space="preserve">der Gremien </w:t>
       </w:r>
       <w:r w:rsidRPr="00A80441">
         <w:t xml:space="preserve">hinsichtlich </w:t>
       </w:r>
@@ -4955,51 +5414,59 @@
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:t>Bewerten Sie den Standard als vollständig erfüllt, grösstenteils erfüllt, teilweise erfüllt oder nicht erfüllt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C136D74" w14:textId="77777777" w:rsidR="00BA18B4" w:rsidRPr="00856783" w:rsidRDefault="00BA18B4" w:rsidP="00BC2A49">
       <w:pPr>
         <w:pStyle w:val="aaqRegie"/>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>Auflagen (</w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:t>bei teilweise erfüllt oder nicht erfüllt)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1964E9E2" w14:textId="77777777" w:rsidR="00590FB5" w:rsidRPr="00856783" w:rsidRDefault="00590FB5" w:rsidP="00AD23B2">
       <w:pPr>
         <w:pStyle w:val="aaqQS-Standard"/>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:lastRenderedPageBreak/>
-        <w:t>Standard 2.2: Das Qualitätssicherungssystem trägt systematisch zur Bereitstellung von relevanten und aktuellen quantitativen und qualitativen Informationen bei, auf die sich die Hochschule oder die andere Institution des Hochschulbereichs stützt, um laufende und strategische Entscheidungen zu treffen.</w:t>
+        <w:t xml:space="preserve">Standard 2.2: Das Qualitätssicherungssystem trägt systematisch zur Bereitstellung von relevanten und aktuellen quantitativen und qualitativen Informationen bei, auf die sich die Hochschule oder die andere Institution des Hochschulbereichs stützt, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00856783">
+        <w:t>um laufende</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00856783">
+        <w:t xml:space="preserve"> und strategische Entscheidungen zu treffen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10425EC8" w14:textId="77777777" w:rsidR="00451F42" w:rsidRPr="00856783" w:rsidRDefault="00451F42" w:rsidP="00451F42">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Dieser Standard zielt darauf ab, dass die Hochschule ihre strategischen Entscheide Daten-gestützt vornimmt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03724B7F" w14:textId="77777777" w:rsidR="00D438BD" w:rsidRPr="00856783" w:rsidRDefault="00D438BD" w:rsidP="00E67E0B">
       <w:pPr>
         <w:pStyle w:val="HS-Standard-Feld"/>
         <w:rPr>
           <w:b/>
@@ -5259,86 +5726,94 @@
       </w:r>
       <w:r w:rsidR="00EF6FA9" w:rsidRPr="00856783">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="00590FB5" w:rsidRPr="00856783">
         <w:t xml:space="preserve">messenes Mitwirkungsrecht haben und über Rahmenbedingungen verfügen, die ihnen ein unabhängiges Funktionieren ermöglichen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F4E9EF2" w14:textId="5561B66B" w:rsidR="00234292" w:rsidRPr="00856783" w:rsidRDefault="00234292" w:rsidP="003D43F4">
       <w:pPr>
         <w:pStyle w:val="aaqRegie"/>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:t xml:space="preserve">Dieser Standard </w:t>
       </w:r>
       <w:r w:rsidR="00AD23B2" w:rsidRPr="00856783">
         <w:t>verlangt</w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:t xml:space="preserve">, dass alle Hochschulangehörigen </w:t>
       </w:r>
       <w:r w:rsidR="001036F9" w:rsidRPr="00856783">
         <w:t xml:space="preserve">über </w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
-        <w:t>Mitwirkungsrechte verfügen. Es bestehen gewisse Redundanzen zum Standard 1.3, jedoch ist der vorliegende Standard unter dem Prüfbereich «Governance» angesiedelt</w:t>
+        <w:t>Mitwirkungsrechte verfügen. Es bestehen gewisse Redundanzen zum Standard 1.3, jedoch ist der vorliegende Standard unter dem Prüfbereich «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00856783">
+        <w:t>Governance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00856783">
+        <w:t>» angesiedelt</w:t>
       </w:r>
       <w:r w:rsidR="00F6411E" w:rsidRPr="00856783">
         <w:t xml:space="preserve"> und aus dieser Perspektive zu behandeln</w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DAC8E38" w14:textId="3C393855" w:rsidR="00D438BD" w:rsidRPr="00856783" w:rsidRDefault="00D01D36" w:rsidP="00E67E0B">
       <w:pPr>
         <w:pStyle w:val="HS-Standard-Feld"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
+        <w:t>Beschreibung und Selbstbeurteilung</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="577C3134" w14:textId="7F9A20FA" w:rsidR="00D01D36" w:rsidRPr="00856783" w:rsidRDefault="00D01D36" w:rsidP="00D01D36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Beschreibung und Selbstbeurteilung</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>Hinweise zum Aufbau:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DA1E721" w14:textId="0A273157" w:rsidR="002B1469" w:rsidRPr="00856783" w:rsidRDefault="002B1469" w:rsidP="00A80441">
       <w:pPr>
         <w:pStyle w:val="aaqRegieListenabsatz"/>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:t>Zeigen Sie auf, über welche Mitwirkungsrechte die repräsentativen Gruppen verfügen und wie die Rahmenbedingungen geregelt sind.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C9C9A31" w14:textId="6C16C09C" w:rsidR="00F316B6" w:rsidRPr="00856783" w:rsidRDefault="0094502A" w:rsidP="00BC2A49">
       <w:pPr>
         <w:pStyle w:val="aaqRegie"/>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:t>Mögliche Evidenz</w:t>
       </w:r>
       <w:r w:rsidR="00060C4A" w:rsidRPr="00856783">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="003221D0" w:rsidRPr="00856783">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00060C4A" w:rsidRPr="00856783">
@@ -5563,85 +6038,85 @@
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:t xml:space="preserve">und </w:t>
       </w:r>
       <w:r w:rsidR="008E6122" w:rsidRPr="00856783">
         <w:t xml:space="preserve">ökologisch </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66CDD932" w14:textId="0F5FF0A3" w:rsidR="00D438BD" w:rsidRPr="00856783" w:rsidRDefault="00D438BD" w:rsidP="00D01D36">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Mögliche Evidenz:</w:t>
       </w:r>
       <w:r w:rsidR="00A7662B" w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008E6122" w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Nachhaltigkeitsstrategie, Nachhaltigkeitsziele, Nachhaltigkeitsbericht, Massnahmenplan, Verantwortlichkeiten</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BA9CBA4" w14:textId="77777777" w:rsidR="001C5E9A" w:rsidRPr="003F0DF0" w:rsidRDefault="001C5E9A" w:rsidP="003F0DF0">
       <w:pPr>
         <w:pStyle w:val="GG-Standard-Feld"/>
       </w:pPr>
       <w:r w:rsidRPr="003F0DF0">
         <w:t>Bewertung der Gutachtergruppe</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="644FB420" w14:textId="77777777" w:rsidR="0059153F" w:rsidRPr="00856783" w:rsidRDefault="0059153F" w:rsidP="00BC2A49">
       <w:pPr>
         <w:pStyle w:val="aaqRegieTitel4"/>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
+        <w:lastRenderedPageBreak/>
         <w:t>Analyse</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0142B5B8" w14:textId="2D02AEC5" w:rsidR="00A7662B" w:rsidRPr="00856783" w:rsidRDefault="00F316B6" w:rsidP="00BC2A49">
       <w:pPr>
         <w:pStyle w:val="aaqRegie"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:t xml:space="preserve">Analysieren und bewerten Sie, wie die HS den Standard erfüllt: Fokussieren Sie dabei auf die Schlüsselbegriffe </w:t>
       </w:r>
       <w:r w:rsidR="00DB5FFC" w:rsidRPr="00856783">
         <w:t>Ziele</w:t>
       </w:r>
       <w:r w:rsidR="00DB5FFC" w:rsidRPr="00856783">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DB5FFC" w:rsidRPr="00856783">
         <w:t>und</w:t>
       </w:r>
@@ -5730,98 +6205,114 @@
       <w:pPr>
         <w:pStyle w:val="aaqQS-Standard"/>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:t>Standard 2.5:</w:t>
       </w:r>
       <w:r w:rsidR="00A7662B" w:rsidRPr="00856783">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:t>Zur Erfüllung ihrer Aufgaben fördert die Hochschule oder die andere Institution des Hoch</w:t>
       </w:r>
       <w:r w:rsidR="00C211E2" w:rsidRPr="00856783">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:t>schul</w:t>
       </w:r>
       <w:r w:rsidR="00C211E2" w:rsidRPr="00856783">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:t>bereichs für das Personal und die Studierenden die Chancengleichheit und die tatsächliche Gleichstellung von Mann und Frau. Das Qualitätssicherungssystem erlaubt sicherzustellen, dass sich die Hochschule oder die andere Institution des Hochschulbereichs in diesem Bereich Ziele setzt und diese auch umsetzt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67FB5DB7" w14:textId="0FCFAB5D" w:rsidR="007E341D" w:rsidRPr="00856783" w:rsidRDefault="007E341D" w:rsidP="007E341D">
+    <w:p w14:paraId="67FB5DB7" w14:textId="1A3A62EF" w:rsidR="007E341D" w:rsidRPr="00856783" w:rsidRDefault="007E341D" w:rsidP="007E341D">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Dieser Standard zielt darauf ab, dass die Hochschule</w:t>
       </w:r>
       <w:r w:rsidR="00230493" w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> allen Hochschulen die Gleichheit der Chancen ermöglicht</w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. In seiner engeren Auslegung beschränkt sich der Standard hierbei </w:t>
       </w:r>
       <w:r w:rsidR="00230493" w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>auf die</w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> «Gleichstellung von Mann und Frau»; die aaq </w:t>
+        <w:t xml:space="preserve"> «Gleichstellung von Mann und Frau»; die </w:t>
+      </w:r>
+      <w:r w:rsidR="00E63617">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>AAQ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00230493" w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>plädiert</w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> jedoch</w:t>
       </w:r>
       <w:r w:rsidR="00230493" w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> dafür</w:t>
       </w:r>
@@ -6040,590 +6531,592 @@
       <w:r w:rsidR="002D7680" w:rsidRPr="00856783">
         <w:t>Chancengleichheit</w:t>
       </w:r>
       <w:r w:rsidR="002D7680" w:rsidRPr="00856783">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="002D7680" w:rsidRPr="00856783">
         <w:t xml:space="preserve">Berücksichtigen </w:t>
       </w:r>
       <w:r w:rsidR="002D7680" w:rsidRPr="00856783">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>Sie</w:t>
       </w:r>
       <w:r w:rsidR="002D7680" w:rsidRPr="00856783">
         <w:t xml:space="preserve"> in der Bewertung, </w:t>
       </w:r>
       <w:r w:rsidR="002D7680" w:rsidRPr="00856783">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">ob </w:t>
-[...6 lines deleted...]
-        <w:t>Konzepte und Mechanismen vorhanden sind und dass sie umgesetzt werden. Spiegeln</w:t>
+        <w:t>ob Konzepte und Mechanismen vorhanden sind und dass sie umgesetzt werden. Spiegeln</w:t>
       </w:r>
       <w:r w:rsidR="002D7680" w:rsidRPr="00856783">
         <w:t xml:space="preserve"> Sie ggf. die Aussagen aus der Selbstbeurteilung mit den in den Gesprächen anlässlich der VOV gewonnenen Erkenntnissen.</w:t>
       </w:r>
       <w:r w:rsidR="00AD5A8A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AD5A8A" w:rsidRPr="00532F11">
         <w:t>Heben Sie allfällig besonders gute Praxis hervor</w:t>
       </w:r>
       <w:r w:rsidR="00AD5A8A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C4D2AF4" w14:textId="77777777" w:rsidR="002D7680" w:rsidRPr="00856783" w:rsidRDefault="002D7680" w:rsidP="00BC2A49">
       <w:pPr>
         <w:pStyle w:val="aaqRegieTitel4"/>
         <w:rPr>
           <w:color w:val="ED1F24" w:themeColor="accent1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
+        <w:lastRenderedPageBreak/>
         <w:t>Schlussfolgerung</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="277591F5" w14:textId="77777777" w:rsidR="002D7680" w:rsidRPr="00856783" w:rsidRDefault="002D7680" w:rsidP="00BC2A49">
       <w:pPr>
         <w:pStyle w:val="aaqRegie"/>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:t>Bewerten Sie den Standard als vollständig erfüllt, grösstenteils erfüllt, teilweise erfüllt oder nicht erfüllt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="646D2A23" w14:textId="77777777" w:rsidR="002D7680" w:rsidRPr="00856783" w:rsidRDefault="002D7680" w:rsidP="00BC2A49">
       <w:pPr>
         <w:pStyle w:val="aaqRegie"/>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>Auflagen (</w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:t>bei teilweise erfüllt oder nicht erfüllt)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67C58E3C" w14:textId="03DC1AD7" w:rsidR="00913B87" w:rsidRPr="00856783" w:rsidRDefault="00491133" w:rsidP="00E35854">
+    <w:p w14:paraId="061F3687" w14:textId="229C8EC8" w:rsidR="00590FB5" w:rsidRPr="00856783" w:rsidRDefault="007266E6" w:rsidP="00F324D4">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc159426383"/>
+      <w:r w:rsidRPr="00856783">
+        <w:t>Prüfbereich III</w:t>
+      </w:r>
+      <w:r w:rsidR="00590FB5" w:rsidRPr="00856783">
+        <w:t>: Lehre, Forschung und Dienstleistungen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="767B98BB" w14:textId="7EB83297" w:rsidR="00590FB5" w:rsidRPr="00856783" w:rsidRDefault="00590FB5" w:rsidP="00AD23B2">
+      <w:pPr>
+        <w:pStyle w:val="aaqQS-Standard"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00856783">
+        <w:t>Standard 3.1:</w:t>
+      </w:r>
+      <w:r w:rsidR="00877F94" w:rsidRPr="00856783">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00856783">
+        <w:t>Die Aktivitäten der Hochschule oder der anderen Institution des Hochschulbereichs entspre</w:t>
+      </w:r>
+      <w:r w:rsidR="00A77801" w:rsidRPr="00856783">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00856783">
+        <w:t xml:space="preserve">chen ihrem Typ, ihren spezifischen Merkmalen und ihren strategischen Zielen. Sie beziehen sich hauptsächlich auf die Lehre, die Forschung und die Dienstleistungen und werden </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00856783">
+        <w:t>gemäss</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00856783">
+        <w:t xml:space="preserve"> dem Prinzip der Freiheit und Unabhängigkeit unter Einhaltung des Mandats der Hochschule oder der anderen Institution des Hochschulbereichs ausgeübt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03EBB53B" w14:textId="2426B194" w:rsidR="001F7406" w:rsidRPr="00856783" w:rsidRDefault="004E244C" w:rsidP="001F7406">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Obwohl die Standards gleich gewichtet werden, handelt es sich hierbei insofern um einen «schwergewichtigen» Standard, da dieser auf die Kerntätigkeiten jeder Hochschule </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3786" w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Lehre, Forschung und Dienstleistungen</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3786" w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – abzielt und sie mit </w:t>
+      </w:r>
+      <w:r w:rsidR="00594F01" w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>der</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3786" w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hoch</w:t>
+      </w:r>
+      <w:r w:rsidR="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3786" w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>chultyp</w:t>
+      </w:r>
+      <w:r w:rsidR="00594F01" w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ologie des HFKG</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3786" w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Beziehung setzt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>. Um sämtliche Elemente ausreichend darzulegen, kann eine ausführlichere Beschreibung nötig sein.</w:t>
+      </w:r>
+      <w:r w:rsidR="001F7406" w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68C43CCF" w14:textId="10D62F92" w:rsidR="001F7406" w:rsidRPr="00856783" w:rsidRDefault="001F7406" w:rsidP="001F7406">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Typ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ist der Hochschultyp gemäss HFKG gemeint: Universität, Fachhochschule oder Pädagogische Hochschule; die </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>«spezifischen Merkmale»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wurden vom Gesetzgeber nicht weiter spezifiziert. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72574238" w14:textId="5722D965" w:rsidR="00F21C4B" w:rsidRPr="00856783" w:rsidRDefault="00F21C4B" w:rsidP="00E67E0B">
+      <w:pPr>
+        <w:pStyle w:val="HS-Standard-Feld"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00856783">
+        <w:t>Beschreibung und Selbstbeurteilung</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="582015EF" w14:textId="77777777" w:rsidR="00F21C4B" w:rsidRPr="00856783" w:rsidRDefault="00F21C4B" w:rsidP="00F21C4B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Hinweise zum Aufbau:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D17F703" w14:textId="04ABA331" w:rsidR="00880A48" w:rsidRPr="00856783" w:rsidRDefault="00F21C4B" w:rsidP="00A80441">
+      <w:pPr>
+        <w:pStyle w:val="aaqRegieListenabsatz"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00856783">
+        <w:t xml:space="preserve">Beschreiben Sie die Tätigkeiten der Hochschule in Lehre, Forschung und Dienstleistungen und zeigen Sie auf, inwiefern diese dem Hochschul-Typ </w:t>
+      </w:r>
+      <w:r w:rsidR="008B00C4" w:rsidRPr="00856783">
+        <w:t xml:space="preserve">und </w:t>
+      </w:r>
+      <w:r w:rsidR="00586550" w:rsidRPr="00856783">
+        <w:t xml:space="preserve">den </w:t>
+      </w:r>
+      <w:r w:rsidR="004F2AA4">
+        <w:t xml:space="preserve">selbst definierten </w:t>
+      </w:r>
+      <w:r w:rsidR="00586550" w:rsidRPr="00856783">
+        <w:t>sp</w:t>
+      </w:r>
+      <w:r w:rsidR="00F03350" w:rsidRPr="00856783">
+        <w:t xml:space="preserve">ezifischen Merkmalen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00856783">
+        <w:t>entsprechen</w:t>
+      </w:r>
+      <w:r w:rsidR="003617C5" w:rsidRPr="00856783">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61F650AF" w14:textId="7F0AE573" w:rsidR="00F21C4B" w:rsidRPr="00856783" w:rsidRDefault="00953B72" w:rsidP="00A80441">
+      <w:pPr>
+        <w:pStyle w:val="aaqRegieListenabsatz"/>
+      </w:pPr>
+      <w:r w:rsidRPr="6484BCC8">
+        <w:t>Zeigen</w:t>
+      </w:r>
+      <w:r w:rsidR="003617C5" w:rsidRPr="6484BCC8">
+        <w:t xml:space="preserve"> Sie </w:t>
+      </w:r>
+      <w:r w:rsidR="00153378" w:rsidRPr="6484BCC8">
+        <w:t xml:space="preserve">dabei </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6484BCC8">
+        <w:t>auf</w:t>
+      </w:r>
+      <w:r w:rsidR="003617C5" w:rsidRPr="6484BCC8">
+        <w:t xml:space="preserve">, dass die Lehre forschungsbasiert </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1C9A" w:rsidRPr="6484BCC8">
+        <w:t>ist</w:t>
+      </w:r>
+      <w:r w:rsidR="003617C5" w:rsidRPr="6484BCC8">
+        <w:t xml:space="preserve"> und für die Ausrichtung der Lehre und Forschun</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1C9A" w:rsidRPr="6484BCC8">
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="003617C5" w:rsidRPr="6484BCC8">
+        <w:t xml:space="preserve"> von Fachhochschulen</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1C9A" w:rsidRPr="6484BCC8">
+        <w:t xml:space="preserve"> die</w:t>
+      </w:r>
+      <w:r w:rsidR="003617C5" w:rsidRPr="6484BCC8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F313B8" w:rsidRPr="6484BCC8">
+        <w:t>spezifische</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1C9A" w:rsidRPr="6484BCC8">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00F313B8" w:rsidRPr="6484BCC8">
+        <w:t xml:space="preserve"> Anforderungen gelten (Artikel </w:t>
+      </w:r>
+      <w:r w:rsidR="00151A8A" w:rsidRPr="6484BCC8">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00867ABE" w:rsidRPr="6484BCC8">
+        <w:t>6 HFKG)</w:t>
+      </w:r>
+      <w:r w:rsidR="003617C5" w:rsidRPr="6484BCC8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1C9A" w:rsidRPr="6484BCC8">
+        <w:t>erfüllt sind.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56ADEA74" w14:textId="51387FE6" w:rsidR="00F21C4B" w:rsidRPr="00856783" w:rsidRDefault="00F21C4B" w:rsidP="00A80441">
+      <w:pPr>
+        <w:pStyle w:val="aaqRegieListenabsatz"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00856783">
+        <w:t>Nehmen Sie ebenso Bezug auf das von Ihrer Hochschule selbst definierten Profil</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F9FF19C" w14:textId="3C2ED32B" w:rsidR="002B1469" w:rsidRPr="00856783" w:rsidRDefault="002B1469" w:rsidP="00A80441">
+      <w:pPr>
+        <w:pStyle w:val="aaqRegieListenabsatz"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00856783">
+        <w:t>Beschreiben Sie, wie die Einheit von Forschung und Lehre sowie die Unabhängigkeit gewährleistet werden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66289286" w14:textId="6E2D9E13" w:rsidR="00990B58" w:rsidRPr="00856783" w:rsidRDefault="00990B58" w:rsidP="00A80441">
+      <w:pPr>
+        <w:pStyle w:val="aaqRegieListenabsatz"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00856783">
+        <w:t>Zeigen Sie auf, dass die Hochschule die Verordnung Koordination Lehre umsetzt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45CA4AA9" w14:textId="37A1481E" w:rsidR="00655802" w:rsidRPr="00856783" w:rsidRDefault="00655802" w:rsidP="00A80441">
+      <w:pPr>
+        <w:pStyle w:val="aaqRegieListenabsatz"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00856783">
+        <w:t xml:space="preserve">Hochschulen, die das Bezeichnungsrecht als «Universität» oder «Fachhochschule» in Anspruch nehmen, </w:t>
+      </w:r>
+      <w:r w:rsidR="00780830" w:rsidRPr="00856783">
+        <w:t>zeigen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00856783">
+        <w:t xml:space="preserve"> auf, dass Sie Artikel 30 Absatz 1 Buchstabe HFKG erfüllen: sie müssen Lehre dem Hochschultyp en</w:t>
+      </w:r>
+      <w:r w:rsidR="006B4F8B" w:rsidRPr="00856783">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00856783">
+        <w:t>sprechend auf allen Stufen anb</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF25B5" w:rsidRPr="00856783">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00856783">
+        <w:t xml:space="preserve">eten und Lehre und Forschung in </w:t>
+      </w:r>
+      <w:r w:rsidR="0088322E" w:rsidRPr="00856783">
+        <w:t xml:space="preserve">mehreren Disziplinen oder Fachbereichen tätig </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00856783">
+        <w:t>betreiben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E375CE6" w14:textId="3DCF2750" w:rsidR="00F21C4B" w:rsidRPr="00856783" w:rsidRDefault="00F21C4B" w:rsidP="00F21C4B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Empfehlungen structurelle: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00913B87" w:rsidRPr="00856783">
+        <w:t>Mögliche Eviden</w:t>
+      </w:r>
+      <w:r w:rsidR="00F90D97" w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>(Link einfügen)</w:t>
-[...359 lines deleted...]
-      <w:pPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00856783">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F90D97" w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="00F90D97" w:rsidRPr="00856783">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>z</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00856783">
+        <w:t xml:space="preserve">Liste Studiengänge und Abschlüsse, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00810969" w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F90D97" w:rsidRPr="00856783">
+        <w:t>checks</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00810969" w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00856783">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00810969" w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liste Studiengänge und Abschlüsse, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00810969" w:rsidRPr="00856783">
+        <w:t>balance</w:t>
+      </w:r>
+      <w:r w:rsidR="0065510E" w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>checks and balance</w:t>
-      </w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0065510E" w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>s zur Sicherung der akademischen Autonomie, …</w:t>
+        <w:t xml:space="preserve"> zur Sicherung der akademischen Autonomie, …</w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52804BF1" w14:textId="77777777" w:rsidR="001C5E9A" w:rsidRPr="00253E3E" w:rsidRDefault="001C5E9A" w:rsidP="00E67E0B">
       <w:pPr>
         <w:pStyle w:val="GG-Standard-Feld"/>
       </w:pPr>
       <w:r w:rsidRPr="00253E3E">
         <w:t>Bewertung der Gutachtergruppe</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27433674" w14:textId="7578C419" w:rsidR="0059153F" w:rsidRPr="00856783" w:rsidRDefault="0059153F" w:rsidP="00032314">
       <w:pPr>
         <w:pStyle w:val="aaqRegieTitel4"/>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
+        <w:lastRenderedPageBreak/>
         <w:t>Analyse</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ABC2CE0" w14:textId="02690DE5" w:rsidR="0065510E" w:rsidRPr="00856783" w:rsidRDefault="00F316B6" w:rsidP="00BC2A49">
       <w:pPr>
         <w:pStyle w:val="aaqRegie"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:t xml:space="preserve">Analysieren und bewerten Sie, wie die HS den Standard erfüllt: Fokussieren Sie dabei auf die Schlüsselbegriffe </w:t>
       </w:r>
       <w:r w:rsidR="002D22CF" w:rsidRPr="00856783">
         <w:t>Lehre, For</w:t>
       </w:r>
       <w:r w:rsidR="0065510E" w:rsidRPr="00856783">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="002D22CF" w:rsidRPr="00856783">
         <w:t>schung und Dienstleistung</w:t>
       </w:r>
       <w:r w:rsidR="00900208" w:rsidRPr="00856783">
         <w:rPr>
           <w:iCs/>
@@ -6700,51 +7193,59 @@
     <w:p w14:paraId="31D3E2E1" w14:textId="77777777" w:rsidR="0065510E" w:rsidRPr="00856783" w:rsidRDefault="0065510E" w:rsidP="00BC2A49">
       <w:pPr>
         <w:pStyle w:val="aaqRegie"/>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>Auflagen (</w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:t>bei teilweise erfüllt oder nicht erfüllt)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B040BFB" w14:textId="31788050" w:rsidR="00590FB5" w:rsidRPr="00856783" w:rsidRDefault="00590FB5" w:rsidP="00780830">
       <w:pPr>
         <w:pStyle w:val="aaqQS-Standard"/>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:t>Standard 3.2:</w:t>
       </w:r>
       <w:r w:rsidR="00CB564B" w:rsidRPr="00856783">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00856783">
-        <w:t xml:space="preserve">Das Qualitätssicherungssystem sieht eine regelmässige Evaluation der Lehr- und Forschungstätigkeit, der Dienstleistungen sowie der Ergebnisse vor. </w:t>
+        <w:t xml:space="preserve">Das Qualitätssicherungssystem sieht eine </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00856783">
+        <w:t>regelmässige</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00856783">
+        <w:t xml:space="preserve"> Evaluation der Lehr- und Forschungstätigkeit, der Dienstleistungen sowie der Ergebnisse vor. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="627D0AF3" w14:textId="2023E7EA" w:rsidR="0065510E" w:rsidRPr="00856783" w:rsidRDefault="0065510E" w:rsidP="0065510E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Dieser Standard </w:t>
       </w:r>
       <w:r w:rsidR="0043013D" w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>behandelt</w:t>
@@ -6846,67 +7347,84 @@
         </w:rPr>
         <w:t>Mögliche Evidenz: Evaluationskonzepte, QM-Handbuch</w:t>
       </w:r>
       <w:r w:rsidR="002B1469" w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>, Forschungsdatenbank, Ergebnisse von Studiengangevaluationen</w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> etc.</w:t>
       </w:r>
       <w:r w:rsidR="00F21C4B" w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>, Befragungsbögen, Curriculaevaluationen etc.</w:t>
+        <w:t xml:space="preserve">, Befragungsbögen, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F21C4B" w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Curriculaevaluationen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F21C4B" w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> etc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4853D242" w14:textId="77777777" w:rsidR="00CD1814" w:rsidRPr="00253E3E" w:rsidRDefault="00CD1814" w:rsidP="00F65082">
       <w:pPr>
         <w:pStyle w:val="GG-Standard-Feld"/>
       </w:pPr>
       <w:r w:rsidRPr="00253E3E">
         <w:t>Bewertung der Gutachtergruppe</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="186021DA" w14:textId="0113373C" w:rsidR="009E2597" w:rsidRPr="00856783" w:rsidRDefault="009E2597" w:rsidP="00BC2A49">
       <w:pPr>
         <w:pStyle w:val="aaqRegieTitel4"/>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
-        <w:lastRenderedPageBreak/>
         <w:t>Analyse</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4556F198" w14:textId="7693EDED" w:rsidR="009E2597" w:rsidRPr="00856783" w:rsidRDefault="00F316B6" w:rsidP="00BC2A49">
       <w:pPr>
         <w:pStyle w:val="aaqRegie"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:t xml:space="preserve">Analysieren und bewerten Sie, wie die HS den Standard erfüllt: Fokussieren Sie dabei auf die Schlüsselbegriffe </w:t>
       </w:r>
       <w:r w:rsidR="0095358B" w:rsidRPr="00856783">
         <w:t xml:space="preserve">Evaluation </w:t>
       </w:r>
       <w:r w:rsidR="00CB663E" w:rsidRPr="00856783">
         <w:t>der Lehre, Evaluation der Forschung</w:t>
       </w:r>
       <w:r w:rsidR="00640809" w:rsidRPr="00856783">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00640809" w:rsidRPr="00856783">
         <w:rPr>
           <w:iCs/>
@@ -6922,51 +7440,55 @@
       <w:r w:rsidR="00640809" w:rsidRPr="00856783">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">regelmässig. </w:t>
       </w:r>
       <w:r w:rsidR="009E2597" w:rsidRPr="00856783">
         <w:t xml:space="preserve">Berücksichtigen </w:t>
       </w:r>
       <w:r w:rsidR="009E2597" w:rsidRPr="00856783">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>Sie</w:t>
       </w:r>
       <w:r w:rsidR="009E2597" w:rsidRPr="00856783">
         <w:t xml:space="preserve"> in der Bewertung, </w:t>
       </w:r>
       <w:r w:rsidR="009E2597" w:rsidRPr="00856783">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>ob Konzepte und Mechanismen vorhanden sind und dass sie umgesetzt werden. Spiegeln</w:t>
       </w:r>
       <w:r w:rsidR="009E2597" w:rsidRPr="00856783">
-        <w:t xml:space="preserve"> Sie ggf. die Aussagen aus der Selbstbeurteilung mit den in den Gesprächen anlässlich der VOV gewonnenen Erkenntnissen.</w:t>
+        <w:t xml:space="preserve"> Sie ggf. die Aussagen </w:t>
+      </w:r>
+      <w:r w:rsidR="009E2597" w:rsidRPr="00856783">
+        <w:lastRenderedPageBreak/>
+        <w:t>aus der Selbstbeurteilung mit den in den Gesprächen anlässlich der VOV gewonnenen Erkenntnissen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="337F2BD0" w14:textId="77777777" w:rsidR="009E2597" w:rsidRPr="00856783" w:rsidRDefault="009E2597" w:rsidP="00BC2A49">
       <w:pPr>
         <w:pStyle w:val="aaqRegieTitel4"/>
         <w:rPr>
           <w:color w:val="ED1F24" w:themeColor="accent1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:t>Schlussfolgerung</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30C08B01" w14:textId="77777777" w:rsidR="009E2597" w:rsidRPr="00856783" w:rsidRDefault="009E2597" w:rsidP="00BC2A49">
       <w:pPr>
         <w:pStyle w:val="aaqRegie"/>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:t>Bewerten Sie den Standard als vollständig erfüllt, grösstenteils erfüllt, teilweise erfüllt oder nicht erfüllt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65A160EE" w14:textId="77777777" w:rsidR="009E2597" w:rsidRPr="00856783" w:rsidRDefault="009E2597" w:rsidP="00BC2A49">
       <w:pPr>
@@ -7000,51 +7522,69 @@
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:t>men</w:t>
       </w:r>
       <w:r w:rsidR="00167FAA" w:rsidRPr="00856783">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:t>hang des europäischen Hochschulraums berücksichtigt werden.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35DC882B" w14:textId="7A4F0142" w:rsidR="00053C6E" w:rsidRPr="00053C6E" w:rsidRDefault="00053C6E" w:rsidP="00856783">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Dieser Standard zielt in erster Linie auf die Gestaltung der Curricula (Modularisierung etc) und die Förderung der Mobilität. Bezugsrahmen für die Qualitätssicherung bilden die European Standards and Guidelines und die Verordnung Koordination Lehre.</w:t>
+        <w:t xml:space="preserve">Dieser Standard zielt in erster Linie auf die Gestaltung der Curricula (Modularisierung </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>etc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>) und die Förderung der Mobilität. Bezugsrahmen für die Qualitätssicherung bilden die European Standards and Guidelines und die Verordnung Koordination Lehre.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3742DFE8" w14:textId="6375B639" w:rsidR="00F21C4B" w:rsidRPr="00053C6E" w:rsidRDefault="00F21C4B" w:rsidP="00053C6E">
       <w:pPr>
         <w:pStyle w:val="HS-Standard-Feld"/>
       </w:pPr>
       <w:r w:rsidRPr="00053C6E">
         <w:t>Beschreibung und Selbstbeurteilung</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14FD9A2F" w14:textId="77777777" w:rsidR="00F21C4B" w:rsidRPr="00856783" w:rsidRDefault="00F21C4B" w:rsidP="00F21C4B">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
@@ -7161,81 +7701,81 @@
         <w:t>Sie</w:t>
       </w:r>
       <w:r w:rsidR="00DF3709" w:rsidRPr="00856783">
         <w:t xml:space="preserve"> in der Bewertung, </w:t>
       </w:r>
       <w:r w:rsidR="00DF3709" w:rsidRPr="00856783">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>ob Konzepte und Mechanismen vorhanden sind und dass sie umgesetzt werden. Spiegeln</w:t>
       </w:r>
       <w:r w:rsidR="00DF3709" w:rsidRPr="00856783">
         <w:t xml:space="preserve"> Sie ggf. die Aussagen aus der Selbstbeurteilung mit den in den Gesprächen anlässlich der VOV gewonnenen Erkenntnissen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56E8C16D" w14:textId="77777777" w:rsidR="00DF3709" w:rsidRPr="00856783" w:rsidRDefault="00DF3709" w:rsidP="00BC2A49">
       <w:pPr>
         <w:pStyle w:val="aaqRegieTitel4"/>
         <w:rPr>
           <w:color w:val="ED1F24" w:themeColor="accent1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
+        <w:t>Schlussfolgerung</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A5154D4" w14:textId="77777777" w:rsidR="00DF3709" w:rsidRPr="00856783" w:rsidRDefault="00DF3709" w:rsidP="00BC2A49">
+      <w:pPr>
+        <w:pStyle w:val="aaqRegie"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00856783">
+        <w:t>Bewerten Sie den Standard als vollständig erfüllt, grösstenteils erfüllt, teilweise erfüllt oder nicht erfüllt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="378A8BDB" w14:textId="784203D2" w:rsidR="00DF3709" w:rsidRPr="00856783" w:rsidRDefault="00DF3709" w:rsidP="00BC2A49">
+      <w:pPr>
+        <w:pStyle w:val="aaqRegie"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Auflagen (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00856783">
+        <w:t>bei teilweise erfüllt oder nicht erfüllt)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07095D0F" w14:textId="1FE10A5D" w:rsidR="00590FB5" w:rsidRPr="00856783" w:rsidRDefault="00590FB5" w:rsidP="002A6351">
+      <w:pPr>
+        <w:pStyle w:val="aaqQS-Standard"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00856783">
         <w:lastRenderedPageBreak/>
-        <w:t>Schlussfolgerung</w:t>
-[...28 lines deleted...]
-      <w:r w:rsidRPr="00856783">
         <w:t>Standard 3.4</w:t>
       </w:r>
       <w:r w:rsidR="009C1C96" w:rsidRPr="00856783">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="009C1C96" w:rsidRPr="00856783">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:t>Das Qualitätssicherungssystem erlaubt sicherzustellen, dass die Kriterien für die Zulassung und Beurteilung der Leistungen der Studierenden und für die Abgabe von Aus</w:t>
       </w:r>
       <w:r w:rsidR="00396F58" w:rsidRPr="00856783">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:t>bildungsabschlüssen entsprechend dem Auftrag der Hochschule oder der anderen Institution des Hochschulbereichs berücksichtigt werden. Diese Kriterien werden definiert, kommuniziert und systematisch, transparent und konstant angewandt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07195298" w14:textId="22A5C047" w:rsidR="00053C6E" w:rsidRPr="00053C6E" w:rsidRDefault="00053C6E" w:rsidP="00253E3E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
@@ -7357,51 +7897,87 @@
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Nehmen Sie Bezug auf die Schlüsselbegriffe </w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:t>definiert, kommuniziert und systematisch, transparent und konstant angewandt</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BD8E364" w14:textId="0CDA1293" w:rsidR="00491133" w:rsidRPr="00856783" w:rsidRDefault="00491133" w:rsidP="00491133">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Mögliche Evidenz: Studienreglemente (Zulassung), Prüfungsreglemente, Diploma Supplements, Informationen auf Website</w:t>
+        <w:t xml:space="preserve">Mögliche Evidenz: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Studienreglemente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Zulassung), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Prüfungsreglemente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, Diploma Supplements, Informationen auf Website</w:t>
       </w:r>
       <w:r w:rsidR="004679EE" w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> und/oder Intranet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2329AF93" w14:textId="77777777" w:rsidR="004A2DA3" w:rsidRPr="00253E3E" w:rsidRDefault="004A2DA3" w:rsidP="00053C6E">
       <w:pPr>
         <w:pStyle w:val="GG-Standard-Feld"/>
       </w:pPr>
       <w:r w:rsidRPr="00253E3E">
         <w:t>Bewertung der Gutachtergruppe</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DE542F3" w14:textId="5AA5A7AE" w:rsidR="00004673" w:rsidRPr="00856783" w:rsidRDefault="00004673" w:rsidP="00BC2A49">
       <w:pPr>
         <w:pStyle w:val="aaqRegieTitel4"/>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:t>Analyse</w:t>
       </w:r>
@@ -7467,59 +8043,59 @@
       <w:pPr>
         <w:pStyle w:val="aaqRegie"/>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:t>Bewerten Sie den Standard als vollständig erfüllt, grösstenteils erfüllt, teilweise erfüllt oder nicht erfüllt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78C464CB" w14:textId="77777777" w:rsidR="00004673" w:rsidRPr="00856783" w:rsidRDefault="00004673" w:rsidP="00BC2A49">
       <w:pPr>
         <w:pStyle w:val="aaqRegie"/>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>Auflagen (</w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:t>bei teilweise erfüllt oder nicht erfüllt)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B3C17A7" w14:textId="6440FA8D" w:rsidR="00590FB5" w:rsidRPr="00856783" w:rsidRDefault="007266E6" w:rsidP="00F324D4">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc133833121"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc159426384"/>
       <w:r w:rsidRPr="00856783">
         <w:lastRenderedPageBreak/>
         <w:t>Prüfbereich IV</w:t>
       </w:r>
       <w:r w:rsidR="00590FB5" w:rsidRPr="00856783">
         <w:t>: Ressourcen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="1B641D3D" w14:textId="6C555CA7" w:rsidR="00590FB5" w:rsidRPr="00856783" w:rsidRDefault="00590FB5" w:rsidP="002A6351">
       <w:pPr>
         <w:pStyle w:val="aaqQS-Standard"/>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:t>Standard 4.1</w:t>
       </w:r>
       <w:r w:rsidR="00DC23AF" w:rsidRPr="00856783">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00DC23AF" w:rsidRPr="00856783">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:t xml:space="preserve">Mit ihrem Träger gewährleistet die Hochschule oder die andere Institution des Hochschulbereichs die personellen Ressourcen, die Infrastrukturen und die finanziellen Mittel, um ihren Fortbestand zu sichern und ihre strategischen Ziele zu erreichen. Die Herkunft und die Verwendung der finanziellen Mittel und die Finanzierungsbedingungen sind transparent. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F00DB44" w14:textId="21BFD8DA" w:rsidR="004A5D00" w:rsidRPr="00856783" w:rsidRDefault="004A5D00" w:rsidP="004A5D00">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
@@ -7844,51 +8420,59 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="07D4EE28" w14:textId="6E593222" w:rsidR="00590FB5" w:rsidRPr="00856783" w:rsidRDefault="00590FB5" w:rsidP="002A6351">
       <w:pPr>
         <w:pStyle w:val="aaqQS-Standard"/>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:t>Standard 4.2</w:t>
       </w:r>
       <w:r w:rsidR="008F66B3" w:rsidRPr="00856783">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:t>Das Qualitätssicherungssystem erlaubt sicherzustellen, dass das gesamte Personal ent</w:t>
       </w:r>
       <w:r w:rsidR="005739BF" w:rsidRPr="00856783">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:t>spre</w:t>
       </w:r>
       <w:r w:rsidR="005739BF" w:rsidRPr="00856783">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00856783">
-        <w:t xml:space="preserve">chend dem Typ und den spezifischen Merkmalen der Hochschule oder der anderen Institution des Hochschulbereichs qualifiziert ist. Es sieht zu diesem Zweck eine regelmässige Evaluation des Personals vor. </w:t>
+        <w:t xml:space="preserve">chend dem Typ und den spezifischen Merkmalen der Hochschule oder der anderen Institution des Hochschulbereichs qualifiziert ist. Es sieht zu diesem Zweck eine </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00856783">
+        <w:t>regelmässige</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00856783">
+        <w:t xml:space="preserve"> Evaluation des Personals vor. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1419103D" w14:textId="77777777" w:rsidR="00C2287E" w:rsidRPr="00856783" w:rsidRDefault="00C2287E" w:rsidP="00BC2A49">
       <w:pPr>
         <w:pStyle w:val="aaqRegie"/>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:t xml:space="preserve">Der Standard zielt darauf ab, dass das gesamte Personal – das wissenschaftliche, das administrative und das technische Personal angemessen qualifiziert sind. Der Bezugsrahmen </w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:lastRenderedPageBreak/>
         <w:t>wird durch den Hochschultyp und ggf. den spezifischen Merkmalen der Hochschule definiert: Lehre, Forschung und Dienstleistungen an universitären Hochschulen, an Fachhochschulen und an Pädagogischen Hochschulen setzen je andere Qualifikationen voraus. Diese Qualifikationen sind nicht gesetzlich geregelt; der Hochschulrat hat indes eine Empfehlung ausgesprochen, die bei der Erfüllung dieses Standards hilfreich sein kann.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="393D37C8" w14:textId="127C2D7C" w:rsidR="00F21C4B" w:rsidRPr="00053C6E" w:rsidRDefault="00F21C4B" w:rsidP="00053C6E">
       <w:pPr>
         <w:pStyle w:val="HS-Standard-Feld"/>
       </w:pPr>
       <w:r w:rsidRPr="00053C6E">
         <w:t>Beschreibung und Selbstbeurteilung</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08A3C0B3" w14:textId="77777777" w:rsidR="008603E6" w:rsidRPr="00856783" w:rsidRDefault="008603E6" w:rsidP="008603E6">
       <w:pPr>
         <w:keepNext/>
@@ -8188,69 +8772,69 @@
         <w:t>sondere des wissenschaftlichen Nachwuchses unterstützt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="284AD819" w14:textId="02A73872" w:rsidR="00C2287E" w:rsidRPr="00856783" w:rsidRDefault="00C2287E" w:rsidP="00BC2A49">
       <w:pPr>
         <w:pStyle w:val="aaqRegie"/>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:t xml:space="preserve">Der Standard zielt darauf ab, dass eine akkreditierte Hochschule </w:t>
       </w:r>
       <w:r w:rsidR="005C78CE" w:rsidRPr="00856783">
         <w:t>dem gesamten</w:t>
       </w:r>
       <w:r w:rsidR="00630601" w:rsidRPr="00856783">
         <w:t xml:space="preserve"> Personal</w:t>
       </w:r>
       <w:r w:rsidR="005C78CE" w:rsidRPr="00856783">
         <w:t xml:space="preserve"> eine Laufbahnentwicklung ermöglicht und insbesondere den wissenschaftlichen Nachwuchs fördert.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68FE724E" w14:textId="25B4E891" w:rsidR="00F21C4B" w:rsidRPr="00053C6E" w:rsidRDefault="00F21C4B" w:rsidP="00053C6E">
       <w:pPr>
         <w:pStyle w:val="HS-Standard-Feld"/>
       </w:pPr>
       <w:r w:rsidRPr="00053C6E">
+        <w:t>Beschreibung und Selbstbeurteilung</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18EA16AB" w14:textId="77777777" w:rsidR="00F54258" w:rsidRPr="00856783" w:rsidRDefault="00F54258" w:rsidP="00F54258">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Beschreibung und Selbstbeurteilung</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>Hinweise zum Aufbau:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67746573" w14:textId="3AC9F786" w:rsidR="00F54258" w:rsidRPr="00A80441" w:rsidRDefault="00F54258" w:rsidP="00A80441">
       <w:pPr>
         <w:pStyle w:val="aaqRegieListenabsatz"/>
       </w:pPr>
       <w:r w:rsidRPr="00A80441">
         <w:t xml:space="preserve">Beschreiben Sie die </w:t>
       </w:r>
       <w:r w:rsidR="003B2E84" w:rsidRPr="00A80441">
         <w:t>Möglichkeiten der Laufbahnentwicklung des gesamten Personals und zeigen Sie auf, wie die Hochschule den wissenschaftlichen Nachwuchs fördert.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="124C6179" w14:textId="2E79E47A" w:rsidR="00F54258" w:rsidRPr="00856783" w:rsidRDefault="00F54258" w:rsidP="00BC2A49">
       <w:pPr>
         <w:pStyle w:val="aaqRegie"/>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:t xml:space="preserve">Mögliche Evidenz: </w:t>
       </w:r>
       <w:r w:rsidR="00136DCC" w:rsidRPr="00856783">
         <w:t>Laufbahnprofile</w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
@@ -8310,52 +8894,60 @@
         <w:t>ent</w:t>
       </w:r>
       <w:r w:rsidR="00136DCC" w:rsidRPr="00856783">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>wicklung</w:t>
       </w:r>
       <w:r w:rsidR="00136DCC" w:rsidRPr="00856783">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00136DCC" w:rsidRPr="00856783">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">des gesamten Personals </w:t>
       </w:r>
       <w:r w:rsidR="00136DCC" w:rsidRPr="00856783">
         <w:t>und</w:t>
       </w:r>
       <w:r w:rsidR="00136DCC" w:rsidRPr="00856783">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Förderung des wissenschaftlichen Nachwuchs</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> Förderung </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00136DCC" w:rsidRPr="00856783">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>des wissenschaftlichen Nachwuchs</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>. B</w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:t>erück</w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:softHyphen/>
         <w:t xml:space="preserve">sichtigen Sie in der Bewertung, </w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>ob Konzepte und Mechanismen vorhanden sind und dass sie umgesetzt werden.</w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:t xml:space="preserve"> Spiegeln Sie ggf. die Aussagen aus der Selbstbeurteilung mit den in den Gesprächen anlässlich der VOV gewonnenen Erkenntnissen.</w:t>
       </w:r>
       <w:r w:rsidR="00AD5A8A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -8383,58 +8975,58 @@
       <w:pPr>
         <w:pStyle w:val="aaqRegie"/>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:t>Bewerten Sie den Standard als vollständig erfüllt, grösstenteils erfüllt, teilweise erfüllt oder nicht erfüllt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64C67194" w14:textId="77777777" w:rsidR="00F54258" w:rsidRPr="00856783" w:rsidRDefault="00F54258" w:rsidP="00BC2A49">
       <w:pPr>
         <w:pStyle w:val="aaqRegie"/>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>Auflagen (</w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:t>bei teilweise erfüllt oder nicht erfüllt)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04B4B4A5" w14:textId="07CBACB6" w:rsidR="00590FB5" w:rsidRPr="00856783" w:rsidRDefault="007266E6" w:rsidP="00F324D4">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc133833122"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc159426385"/>
       <w:r w:rsidRPr="00856783">
         <w:t>Prüfbereich V</w:t>
       </w:r>
       <w:r w:rsidR="00590FB5" w:rsidRPr="00856783">
         <w:t>: Interne und externe Kommunikation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="2382C8E1" w14:textId="35355426" w:rsidR="00590FB5" w:rsidRPr="00856783" w:rsidRDefault="00590FB5" w:rsidP="002A6351">
       <w:pPr>
         <w:pStyle w:val="aaqQS-Standard"/>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:t>Standard 5.1:</w:t>
       </w:r>
       <w:r w:rsidR="003D40A3" w:rsidRPr="00856783">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:t>Die Hochschule oder die andere Institution des Hochschulbereichs macht ihre Qualitätssiche</w:t>
       </w:r>
       <w:r w:rsidR="003D40A3" w:rsidRPr="00856783">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:t>rungs</w:t>
       </w:r>
       <w:r w:rsidR="003D40A3" w:rsidRPr="00856783">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:t>strategie öffentlich und sorgt dafür, dass die Bestimmungen zu den Qualitätssicherungs</w:t>
@@ -8549,74 +9141,74 @@
       </w:r>
       <w:r w:rsidR="00677364" w:rsidRPr="6484BCC8">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00FD3969" w:rsidRPr="6484BCC8">
         <w:t>die Qualitätssicherungsprozesse und d</w:t>
       </w:r>
       <w:r w:rsidR="00B53666" w:rsidRPr="6484BCC8">
         <w:t>eren Ergebnisse in</w:t>
       </w:r>
       <w:r w:rsidR="4EF74B5F" w:rsidRPr="6484BCC8">
         <w:t>ner</w:t>
       </w:r>
       <w:r w:rsidR="00B53666" w:rsidRPr="6484BCC8">
         <w:t xml:space="preserve">- und ausserhalb der Hochschule </w:t>
       </w:r>
       <w:r w:rsidR="00900D86" w:rsidRPr="6484BCC8">
         <w:t>bekannt zu machen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55367E7E" w14:textId="2E6612F7" w:rsidR="00900D86" w:rsidRPr="00856783" w:rsidRDefault="00900D86" w:rsidP="00A80441">
       <w:pPr>
         <w:pStyle w:val="aaqRegieListenabsatz"/>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Zeigen Sie auf, dass diese Massnahmen </w:t>
       </w:r>
       <w:r w:rsidR="0090177A" w:rsidRPr="00856783">
         <w:t>sowohl in</w:t>
       </w:r>
       <w:r w:rsidR="00AA4F12" w:rsidRPr="00856783">
         <w:t xml:space="preserve"> der Hochschule als auch extern greifen, d.h. dass </w:t>
       </w:r>
       <w:r w:rsidR="002F36F7" w:rsidRPr="00856783">
         <w:t xml:space="preserve">die </w:t>
       </w:r>
       <w:r w:rsidR="00AA4F12" w:rsidRPr="00856783">
         <w:t xml:space="preserve">Qualitätssicherungsstrategie, die Qualitätssicherungsprozesse und deren Ergebnisse </w:t>
       </w:r>
       <w:r w:rsidR="002F36F7" w:rsidRPr="00856783">
         <w:t>bekannt sind.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65DAFC3E" w14:textId="3330B49F" w:rsidR="0003273A" w:rsidRPr="00856783" w:rsidRDefault="0003273A" w:rsidP="00BC2A49">
       <w:pPr>
         <w:pStyle w:val="aaqRegie"/>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Mögliche Evidenz: </w:t>
       </w:r>
       <w:r w:rsidR="00922D6B" w:rsidRPr="00856783">
         <w:t>Kommunik</w:t>
       </w:r>
       <w:r w:rsidR="0085091B" w:rsidRPr="00856783">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00922D6B" w:rsidRPr="00856783">
         <w:t xml:space="preserve">tionskonzepte, Auszüge aus Webseiten, Kommunikationsmassnahmen, </w:t>
       </w:r>
       <w:r w:rsidR="009438C3" w:rsidRPr="00856783">
         <w:t>Prozessbeschreibungen für QM-Prozesse etc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EA45CE5" w14:textId="77777777" w:rsidR="00253E3E" w:rsidRPr="00253E3E" w:rsidRDefault="00253E3E" w:rsidP="00053C6E">
       <w:pPr>
         <w:pStyle w:val="GG-Standard-Feld"/>
       </w:pPr>
       <w:r w:rsidRPr="00253E3E">
         <w:t>Bewertung der Gutachtergruppe</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A05BFF4" w14:textId="77777777" w:rsidR="0003273A" w:rsidRPr="00856783" w:rsidRDefault="0003273A" w:rsidP="00BC2A49">
       <w:pPr>
@@ -8695,51 +9287,59 @@
     <w:p w14:paraId="00E4E97A" w14:textId="77777777" w:rsidR="0003273A" w:rsidRPr="00856783" w:rsidRDefault="0003273A" w:rsidP="00BC2A49">
       <w:pPr>
         <w:pStyle w:val="aaqRegie"/>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>Auflagen (</w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:t>bei teilweise erfüllt oder nicht erfüllt)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32662A4A" w14:textId="413EC4C3" w:rsidR="00590FB5" w:rsidRPr="00856783" w:rsidRDefault="00590FB5" w:rsidP="002A6351">
       <w:pPr>
         <w:pStyle w:val="aaqQS-Standard"/>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:t>Standard 5.2:</w:t>
       </w:r>
       <w:r w:rsidR="0085091B" w:rsidRPr="00856783">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00856783">
-        <w:t xml:space="preserve">Die Hochschule oder die andere Institution des Hochschulbereichs veröffentlicht regelmässig objektive Informationen zu ihren Tätigkeiten und zu den von ihr angebotenen Studienprogrammen und Abschlüssen. </w:t>
+        <w:t xml:space="preserve">Die Hochschule oder die andere Institution des Hochschulbereichs veröffentlicht </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00856783">
+        <w:t>regelmässig</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00856783">
+        <w:t xml:space="preserve"> objektive Informationen zu ihren Tätigkeiten und zu den von ihr angebotenen Studienprogrammen und Abschlüssen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45240E28" w14:textId="78754520" w:rsidR="00DA61D3" w:rsidRPr="00856783" w:rsidRDefault="00DA61D3" w:rsidP="00BC2A49">
       <w:pPr>
         <w:pStyle w:val="aaqRegie"/>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:t>Der Standard zielt darauf ab, dass die Hochschule</w:t>
       </w:r>
       <w:r w:rsidR="002C3941" w:rsidRPr="00856783">
         <w:t xml:space="preserve"> den externen Stakeholdern </w:t>
       </w:r>
       <w:r w:rsidR="006E1C8E" w:rsidRPr="00856783">
         <w:t xml:space="preserve">transparent Einblick in ihre Tätigkeiten und in ihr </w:t>
       </w:r>
       <w:r w:rsidR="00252713" w:rsidRPr="00856783">
         <w:t xml:space="preserve">Lehrangebot </w:t>
       </w:r>
       <w:r w:rsidR="00DA468E" w:rsidRPr="00856783">
         <w:t>ermöglich</w:t>
       </w:r>
       <w:r w:rsidR="00F43853" w:rsidRPr="00856783">
         <w:t>t.</w:t>
       </w:r>
       <w:r w:rsidR="00C819C4" w:rsidRPr="00856783">
@@ -8794,82 +9394,85 @@
       <w:r w:rsidR="004D608A" w:rsidRPr="00856783">
         <w:t>und objektiv über ihre Tätigkeiten und die angebotenen Studienprogramme und Abschlüsse zu informieren.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7783424A" w14:textId="200F33A6" w:rsidR="004D608A" w:rsidRPr="00856783" w:rsidRDefault="004D608A" w:rsidP="00BC2A49">
       <w:pPr>
         <w:pStyle w:val="aaqRegie"/>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:t xml:space="preserve">Mögliche Evidenz: Kommunikationskonzepte, Webseite, Broschüren, … </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="508137E2" w14:textId="77777777" w:rsidR="00253E3E" w:rsidRPr="00253E3E" w:rsidRDefault="00253E3E" w:rsidP="00053C6E">
       <w:pPr>
         <w:pStyle w:val="GG-Standard-Feld"/>
       </w:pPr>
       <w:r w:rsidRPr="00253E3E">
         <w:t>Bewertung der Gutachtergruppe</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="628B5220" w14:textId="77777777" w:rsidR="004D608A" w:rsidRPr="00856783" w:rsidRDefault="004D608A" w:rsidP="00BC2A49">
       <w:pPr>
         <w:pStyle w:val="aaqRegieTitel4"/>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
+        <w:t>Analyse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15DA88DE" w14:textId="1E70FD6B" w:rsidR="004D608A" w:rsidRPr="00856783" w:rsidRDefault="004D608A" w:rsidP="00BC2A49">
+      <w:pPr>
+        <w:pStyle w:val="aaqRegie"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00856783">
+        <w:t xml:space="preserve">Analysieren und bewerten Sie, wie die HS den Standard erfüllt: Fokussieren Sie dabei auf die Schlüsselbegriffe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>regelmässig, objektiv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00856783">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>angebotenen Studienprogramme und Abschlüsse.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00856783">
+        <w:t xml:space="preserve"> Berück</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00856783">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">sichtigen Sie in der Bewertung, ob Konzepte und Mechanismen vorhanden sind und dass sie umgesetzt werden. Spiegeln Sie ggf. die Aussagen aus der Selbstbeurteilung mit den </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00856783">
         <w:lastRenderedPageBreak/>
-        <w:t>Analyse</w:t>
-[...29 lines deleted...]
-        <w:t>sichtigen Sie in der Bewertung, ob Konzepte und Mechanismen vorhanden sind und dass sie umgesetzt werden. Spiegeln Sie ggf. die Aussagen aus der Selbstbeurteilung mit den in den Gesprächen anlässlich der VOV gewonnenen Erkenntnissen.</w:t>
+        <w:t>in den Gesprächen anlässlich der VOV gewonnenen Erkenntnissen.</w:t>
       </w:r>
       <w:r w:rsidR="00AD5A8A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AD5A8A" w:rsidRPr="00532F11">
         <w:t>Heben Sie allfällig besonders gute Praxis hervor</w:t>
       </w:r>
       <w:r w:rsidR="00AD5A8A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BC16E0F" w14:textId="77777777" w:rsidR="004D608A" w:rsidRPr="00856783" w:rsidRDefault="004D608A" w:rsidP="00BC2A49">
       <w:pPr>
         <w:pStyle w:val="aaqRegieTitel4"/>
         <w:rPr>
           <w:color w:val="ED1F24" w:themeColor="accent1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:t>Schlussfolgerung</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46A8253E" w14:textId="77777777" w:rsidR="004D608A" w:rsidRPr="00856783" w:rsidRDefault="004D608A" w:rsidP="00BC2A49">
@@ -8881,320 +9484,392 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3BA995AA" w14:textId="77777777" w:rsidR="004D608A" w:rsidRPr="00856783" w:rsidRDefault="004D608A" w:rsidP="00BC2A49">
       <w:pPr>
         <w:pStyle w:val="aaqRegie"/>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>Auflagen (</w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:t>bei teilweise erfüllt oder nicht erfüllt)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B493C39" w14:textId="77777777" w:rsidR="00EB0879" w:rsidRDefault="00EB0879">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc297550929"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc297550929"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="71364758" w14:textId="0CBD7549" w:rsidR="007E5905" w:rsidRPr="00720C1B" w:rsidRDefault="00E55D62" w:rsidP="00720C1B">
       <w:pPr>
         <w:pStyle w:val="berschrift1-Blau"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc133833123"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc159426386"/>
       <w:r w:rsidRPr="00720C1B">
         <w:lastRenderedPageBreak/>
         <w:t>Aktionsplan für die Weiterentwicklung des Qualitäts</w:t>
       </w:r>
       <w:r w:rsidR="00E71DF9" w:rsidRPr="00720C1B">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00720C1B">
         <w:t>siche</w:t>
       </w:r>
       <w:r w:rsidR="00E71DF9" w:rsidRPr="00720C1B">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00720C1B">
         <w:t>rungs</w:t>
       </w:r>
       <w:r w:rsidR="00E71DF9" w:rsidRPr="00720C1B">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00720C1B">
         <w:t>systems</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
-      <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidRPr="00720C1B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DEABF1A" w14:textId="1972B265" w:rsidR="00E55D62" w:rsidRPr="00856783" w:rsidRDefault="007E5905" w:rsidP="00BC2A49">
       <w:pPr>
         <w:pStyle w:val="aaqRegie"/>
       </w:pPr>
       <w:r>
         <w:t>Hinweis für die Hochschule</w:t>
       </w:r>
       <w:r w:rsidR="00622C7A" w:rsidRPr="00856783">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00E55D62" w:rsidRPr="00856783">
         <w:t xml:space="preserve">Präsentieren Sie </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">hier </w:t>
       </w:r>
       <w:r w:rsidR="00E55D62" w:rsidRPr="00856783">
         <w:t>einen Aktionsplan</w:t>
       </w:r>
       <w:r w:rsidR="00622C7A" w:rsidRPr="00856783">
         <w:t xml:space="preserve"> mit Milestones</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> für die Weiterentwicklung ihres QM-Systems</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6954F1C8" w14:textId="27CD7C15" w:rsidR="0043176B" w:rsidRPr="00856783" w:rsidRDefault="00142AB8" w:rsidP="00142AB8">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc133833124"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc159426387"/>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Fokusthemen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="239D623C" w14:textId="3ADCEE81" w:rsidR="00C22774" w:rsidRPr="00856783" w:rsidRDefault="00032BF3" w:rsidP="00142AB8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">Für </w:t>
       </w:r>
       <w:r w:rsidR="00E71DF9" w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>die</w:t>
       </w:r>
       <w:r w:rsidR="00C22774" w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-        <w:t>Reakkreditierung hat die AAQ die Wahl von «Fokusthemen» eingeführt</w:t>
+        <w:t>Reakkreditierung</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hat die AAQ die Wahl von «Fokusthemen» eingeführt</w:t>
       </w:r>
       <w:r w:rsidR="00D302A0" w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>: Einerseits wählen</w:t>
       </w:r>
       <w:r w:rsidR="00E157C4" w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> die Gutachte</w:t>
+        <w:t xml:space="preserve"> die </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E157C4" w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Gutachte</w:t>
       </w:r>
       <w:r w:rsidR="007E5905">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>r:innen</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00E157C4" w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> einen Themenbereich, welche</w:t>
       </w:r>
       <w:r w:rsidR="007E5905">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00E157C4" w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> sie aufgrund der Erstakkreditierung und/oder auf Basis der Selbstbeurteilung genauer </w:t>
       </w:r>
       <w:r w:rsidR="00C22774" w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>in den Blick nehmen möchten, um ihre Beurteilung vorzunehmen</w:t>
       </w:r>
       <w:r w:rsidR="00E157C4" w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">. Die Themen orientieren sich an den Qualitätsstandards. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="263D351C" w14:textId="3D2104A1" w:rsidR="00C22774" w:rsidRPr="00253E3E" w:rsidRDefault="00C22774" w:rsidP="00053C6E">
       <w:pPr>
         <w:pStyle w:val="GG-Standard-Feld"/>
       </w:pPr>
-      <w:r w:rsidRPr="00253E3E">
-        <w:t>Die Gutachter:innen haben folgendes Fokusthema / folgende Fokusthemen gewählt:</w:t>
+      <w:r w:rsidRPr="476A720F">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="476A720F">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Gutachter:innen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="476A720F">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> haben folgendes Fokusthema / folgende Fokusthemen gewählt:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58FABF35" w14:textId="320A5737" w:rsidR="00A93B0E" w:rsidRPr="00253E3E" w:rsidRDefault="00B743AD" w:rsidP="00053C6E">
       <w:pPr>
         <w:pStyle w:val="GG-Standard-Feld"/>
       </w:pPr>
       <w:r w:rsidRPr="00253E3E">
         <w:rPr>
           <w:rFonts w:eastAsia="Symbol"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00A93B0E" w:rsidRPr="00253E3E">
         <w:t>Fokusthema</w:t>
       </w:r>
       <w:r w:rsidRPr="00253E3E">
         <w:rPr>
           <w:rFonts w:eastAsia="Symbol"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="046C4F9C" w14:textId="64059CC8" w:rsidR="00A93B0E" w:rsidRPr="00856783" w:rsidRDefault="00165579" w:rsidP="00BC2A49">
       <w:pPr>
         <w:pStyle w:val="aaqRegie"/>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:t>Hinweis für</w:t>
       </w:r>
       <w:r w:rsidR="00A93B0E" w:rsidRPr="00856783">
-        <w:t xml:space="preserve"> die Gutachter:innen: Legen Sie hier das Thema bzw. die Themen kurz dar und begründen Sie die Wahl. Die Analyse fliesst direkt in die Standards ein.</w:t>
+        <w:t xml:space="preserve"> die </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A93B0E" w:rsidRPr="00856783">
+        <w:t>Gutachter:innen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A93B0E" w:rsidRPr="00856783">
+        <w:t>: Legen Sie hier das Thema bzw. die Themen kurz dar und begründen Sie die Wahl. Die Analyse fliesst direkt in die Standards ein.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="055417BD" w14:textId="77777777" w:rsidR="00720C1B" w:rsidRDefault="00720C1B" w:rsidP="00142AB8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D13DA5E" w14:textId="199F0A1F" w:rsidR="00142AB8" w:rsidRPr="00856783" w:rsidRDefault="00E157C4" w:rsidP="00142AB8">
+    <w:p w14:paraId="4D13DA5E" w14:textId="7F65E8AF" w:rsidR="00142AB8" w:rsidRPr="00856783" w:rsidRDefault="00A372B6" w:rsidP="00142AB8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00856783">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ebenso hat die Hochschule die Möglichkeit, einen oder mehrere Themenbereiche in den Fokus zu setzen. Sie kann den an der Vor-Ort-Visite eingesetzten Gesprächsslot dazu </w:t>
+        <w:t>Andererseits</w:t>
+      </w:r>
+      <w:r w:rsidR="00E157C4" w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hat die Hochschule die Möglichkeit, einen oder mehrere Themenbereiche in den Fokus zu setzen. Sie kann den an der Vor-Ort-Visite eingesetzten Gesprächsslot dazu </w:t>
       </w:r>
       <w:r w:rsidR="004C61FF" w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>nutz</w:t>
       </w:r>
-      <w:r w:rsidRPr="00856783">
+      <w:r w:rsidR="00E157C4" w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">en, ein Thema mit Peers zu spiegeln, welches </w:t>
       </w:r>
       <w:r w:rsidR="00D302A0" w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>für ihre weitere</w:t>
       </w:r>
-      <w:r w:rsidRPr="00856783">
+      <w:r w:rsidR="00E157C4" w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> Qualitätsentwicklung dient. </w:t>
       </w:r>
       <w:r w:rsidR="00165579" w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dieses ist akkreditierungsrelevant, sofern es die Qualitätsstandards tangiert. Die Bewertung und Analyse fliesst in Kap. 3 dieses Berichtes ein. </w:t>
+        <w:t xml:space="preserve">Dieses ist akkreditierungsrelevant, sofern es die Qualitätsstandards tangiert. Die Bewertung und Analyse </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00165579" w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>fliesst</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00165579" w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Kap. 3 dieses Berichtes ein. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CF69C5A" w14:textId="1579C6FF" w:rsidR="00E157C4" w:rsidRPr="00053C6E" w:rsidRDefault="00E157C4" w:rsidP="00053C6E">
       <w:pPr>
         <w:pStyle w:val="HS-Standard-Feld"/>
       </w:pPr>
       <w:r w:rsidRPr="00053C6E">
         <w:t>Die HS XY hat folgendes Fokusthema</w:t>
       </w:r>
       <w:r w:rsidR="00D302A0" w:rsidRPr="00053C6E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00053C6E">
         <w:t>/ folgende Fokusthemen gewählt</w:t>
       </w:r>
       <w:r w:rsidR="00D302A0" w:rsidRPr="00053C6E">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DAD2F2E" w14:textId="678BC557" w:rsidR="00142AB8" w:rsidRPr="00053C6E" w:rsidRDefault="00B743AD" w:rsidP="00053C6E">
       <w:pPr>
         <w:pStyle w:val="HS-Standard-Feld"/>
       </w:pPr>
       <w:r w:rsidRPr="00053C6E">
         <w:rPr>
@@ -9225,173 +9900,238 @@
       <w:r w:rsidR="00E157C4" w:rsidRPr="00856783">
         <w:t xml:space="preserve">Beschreiben Sie </w:t>
       </w:r>
       <w:r w:rsidR="00D302A0" w:rsidRPr="00856783">
         <w:t xml:space="preserve">hier </w:t>
       </w:r>
       <w:r w:rsidR="00E157C4" w:rsidRPr="00856783">
         <w:t>das von Ihnen gewä</w:t>
       </w:r>
       <w:r w:rsidR="00C55C1A" w:rsidRPr="00856783">
         <w:t>hlte Thema</w:t>
       </w:r>
       <w:r w:rsidR="00D302A0" w:rsidRPr="00856783">
         <w:t xml:space="preserve"> bzw. die von Ihnen gewählten Themen. Beschränken Sie sich dabei auf eine kurze Zusammenfassung und legen Sie </w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:t xml:space="preserve">eine allfällig </w:t>
       </w:r>
       <w:r w:rsidR="00D302A0" w:rsidRPr="00856783">
         <w:t xml:space="preserve">detailliertere Beschreibung </w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:t xml:space="preserve">und/oder Evidenzen </w:t>
       </w:r>
       <w:r w:rsidR="00C22774" w:rsidRPr="00856783">
-        <w:t xml:space="preserve">zuhanden der Gutachter:innen </w:t>
+        <w:t xml:space="preserve">zuhanden der </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C22774" w:rsidRPr="00856783">
+        <w:t>Gutachter:innen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C22774" w:rsidRPr="00856783">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:t>in den Anhängen bei</w:t>
       </w:r>
       <w:r w:rsidR="00D302A0" w:rsidRPr="00856783">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CA9B157" w14:textId="77777777" w:rsidR="00165579" w:rsidRPr="00856783" w:rsidRDefault="00165579" w:rsidP="00BC2A49">
       <w:pPr>
         <w:pStyle w:val="aaqRegie"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30FEE1D9" w14:textId="113145FD" w:rsidR="00142AB8" w:rsidRPr="00856783" w:rsidRDefault="00C22774" w:rsidP="00053C6E">
+    <w:p w14:paraId="30FEE1D9" w14:textId="113145FD" w:rsidR="00142AB8" w:rsidRPr="00856783" w:rsidRDefault="00C22774" w:rsidP="476A720F">
       <w:pPr>
         <w:pStyle w:val="GG-Standard-Feld"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="476A720F">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
         <w:t>Input</w:t>
       </w:r>
-      <w:r w:rsidR="00142AB8" w:rsidRPr="00856783">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00856783">
+      <w:r w:rsidR="00142AB8" w:rsidRPr="476A720F">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> durch die </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00142AB8" w:rsidRPr="476A720F">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Gutachter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="476A720F">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00142AB8" w:rsidRPr="00856783">
+      <w:r w:rsidR="00142AB8" w:rsidRPr="476A720F">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
         <w:t>innengruppe</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4F08DBCE" w14:textId="4F11E32D" w:rsidR="007E5905" w:rsidRPr="007E5905" w:rsidRDefault="007E5905" w:rsidP="00BC2A49">
       <w:pPr>
         <w:pStyle w:val="aaqRegie"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Die Gutachter:innen haben der Hochschule im Rahmen des Debriefings eine mündliche Rückmeldung zum gewählten Fokusthema gegeben. </w:t>
+        <w:t xml:space="preserve">Die </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Gutachter:innen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> haben der Hochschule im Rahmen des Debriefings eine mündliche Rückmeldung zum gewählten Fokusthema gegeben. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="271A56DF" w14:textId="40A73861" w:rsidR="00D302A0" w:rsidRPr="00856783" w:rsidRDefault="00165579" w:rsidP="00BC2A49">
       <w:pPr>
         <w:pStyle w:val="aaqRegie"/>
       </w:pPr>
       <w:r w:rsidRPr="6484BCC8">
         <w:t>Hinweis für</w:t>
       </w:r>
       <w:r w:rsidR="00A93B0E" w:rsidRPr="6484BCC8">
-        <w:t xml:space="preserve"> die Gutachter:innen: </w:t>
+        <w:t xml:space="preserve"> die </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A93B0E" w:rsidRPr="6484BCC8">
+        <w:t>Gutachter:innen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A93B0E" w:rsidRPr="6484BCC8">
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00C22774" w:rsidRPr="6484BCC8">
         <w:t xml:space="preserve">Fassen </w:t>
       </w:r>
       <w:r w:rsidR="00405704" w:rsidRPr="6484BCC8">
         <w:t xml:space="preserve">Sie </w:t>
       </w:r>
       <w:r w:rsidR="00C22774" w:rsidRPr="6484BCC8">
         <w:t xml:space="preserve">hier </w:t>
       </w:r>
       <w:r w:rsidR="00405704" w:rsidRPr="6484BCC8">
         <w:t xml:space="preserve">Ihre Rückmeldung an die HS </w:t>
       </w:r>
       <w:r w:rsidR="00C22774" w:rsidRPr="6484BCC8">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>kurz</w:t>
       </w:r>
       <w:r w:rsidR="00C22774" w:rsidRPr="6484BCC8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00405704" w:rsidRPr="6484BCC8">
         <w:t xml:space="preserve">zusammen. </w:t>
       </w:r>
       <w:r w:rsidRPr="6484BCC8">
         <w:t xml:space="preserve">Es können keine </w:t>
       </w:r>
       <w:r w:rsidR="00405704" w:rsidRPr="6484BCC8">
         <w:t>Auflagen</w:t>
       </w:r>
       <w:r w:rsidRPr="6484BCC8">
         <w:t xml:space="preserve"> zum Fokusthema formuliert werden. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29944B87" w14:textId="77777777" w:rsidR="00C22774" w:rsidRPr="00856783" w:rsidRDefault="00C22774" w:rsidP="00BC2A49">
       <w:pPr>
         <w:pStyle w:val="aaqRegie"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34EB5C8F" w14:textId="220F4A6D" w:rsidR="00137FDA" w:rsidRPr="00720C1B" w:rsidRDefault="00405704" w:rsidP="00F324D4">
       <w:pPr>
         <w:pStyle w:val="berschrift1-Orange"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc133833125"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc159426388"/>
       <w:r w:rsidRPr="00720C1B">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Zusammenfassende Beurteilung und </w:t>
       </w:r>
       <w:r w:rsidR="00137FDA" w:rsidRPr="00720C1B">
         <w:t>Akkreditierungs</w:t>
       </w:r>
       <w:r w:rsidR="00BC125D" w:rsidRPr="00720C1B">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="00B07D88" w:rsidRPr="00720C1B">
         <w:t>vorschlag</w:t>
       </w:r>
       <w:r w:rsidR="00137FDA" w:rsidRPr="00720C1B">
         <w:t xml:space="preserve"> der Gutachtergruppe</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidR="00137FDA" w:rsidRPr="00720C1B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33193343" w14:textId="7CA16A83" w:rsidR="00165579" w:rsidRPr="00856783" w:rsidRDefault="00165579" w:rsidP="00BC2A49">
       <w:pPr>
         <w:pStyle w:val="aaqRegie"/>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:t>Hinweis</w:t>
       </w:r>
       <w:r w:rsidR="00BE6F4F" w:rsidRPr="00856783">
-        <w:t xml:space="preserve"> an die Gutachter:innen bzw. an die Vorsitzende/ den Vorsitzenden: </w:t>
+        <w:t xml:space="preserve"> an die </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BE6F4F" w:rsidRPr="00856783">
+        <w:t>Gutachter:innen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BE6F4F" w:rsidRPr="00856783">
+        <w:t xml:space="preserve"> bzw. an die Vorsitzende/ den Vorsitzenden: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F873469" w14:textId="0EB73209" w:rsidR="00405704" w:rsidRPr="00856783" w:rsidRDefault="00BE6F4F" w:rsidP="00BC2A49">
       <w:pPr>
         <w:pStyle w:val="aaqRegie"/>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:t xml:space="preserve">Fassen Sie hier </w:t>
       </w:r>
       <w:r w:rsidR="00165579" w:rsidRPr="00856783">
         <w:t xml:space="preserve">Ihre Analyse und Beurteilung </w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:t>zusammen.</w:t>
       </w:r>
       <w:r w:rsidR="0044226F" w:rsidRPr="00856783">
         <w:t xml:space="preserve"> Die</w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:t xml:space="preserve"> Inhalte </w:t>
       </w:r>
       <w:r w:rsidR="0044226F" w:rsidRPr="00856783">
         <w:t>sollen grundsätzlich mit der mündlichen Rückmeldung anlässlich des Debriefings kohärent sein</w:t>
       </w:r>
       <w:r w:rsidR="00165579" w:rsidRPr="00856783">
@@ -9404,327 +10144,2006 @@
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:t>Der Aufbau kann sich an den Prüfbereichen orientieren oder thematisch gegliedert sein (Stärken / Schwächen)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BDC834D" w14:textId="71B0A4FA" w:rsidR="00165579" w:rsidRPr="00856783" w:rsidRDefault="00165579" w:rsidP="00BC2A49">
       <w:pPr>
         <w:pStyle w:val="aaqRegie"/>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:t>Abschliessend folgt Ihr Akkreditierungsvorschlag:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="610A9A26" w14:textId="77777777" w:rsidR="00405704" w:rsidRPr="00856783" w:rsidRDefault="00405704" w:rsidP="00405704">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Aufgrund des Selbstbeurteilungsberichts der HS xy vom Datum und der Vor-Ort-Visite von Datum bis Datum, schlägt die Gutachtergruppe der Schweizerischen Agentur für Akkreditierung und Qualitätssicherung AAQ vor, die Akkreditierung der HS xy ohne Auflagen auszusprechen / die Akkreditierung der HS xy mit folgenden Auflagen auszusprechen / die Akkreditierung der HS xy abzulehnen.</w:t>
+        <w:t xml:space="preserve">Aufgrund des Selbstbeurteilungsberichts der HS </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>xy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vom Datum und der Vor-Ort-Visite von Datum bis Datum, schlägt die Gutachtergruppe der Schweizerischen Agentur für Akkreditierung und Qualitätssicherung AAQ vor, die Akkreditierung der HS </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>xy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ohne Auflagen auszusprechen / die Akkreditierung der HS </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>xy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mit folgenden Auflagen auszusprechen / die Akkreditierung der HS </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>xy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> abzulehnen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EC88AAE" w14:textId="77777777" w:rsidR="00405704" w:rsidRPr="00856783" w:rsidRDefault="00405704" w:rsidP="00405704">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
-        <w:t>(Liste – copy / paste die erwähnten Auflagen für jeden Standard)</w:t>
+        <w:t xml:space="preserve">(Liste – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>copy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>paste</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die erwähnten Auflagen für jeden Standard)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E7D1E1D" w14:textId="77777777" w:rsidR="00405704" w:rsidRPr="00856783" w:rsidRDefault="00405704" w:rsidP="00405704">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00856783">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Für die Erfüllung der Auflagen sieht die Gutachtergruppe einen Zeithorizont von ((zwei Jahren)) vor; die Überprüfung soll im Rahmen einer «Sur-Dossier-Prüfung» / einer verkürzten Vor-Ort-Visite (1/2 Tag) mit xy Gutachterinnen und Gutachtern stattfinden. </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Für</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Erfüllung</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> der Auflagen sieht die Gutachtergruppe einen Zeithorizont von ((zwei Jahren)) vor; die </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Überprüfung</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> soll im Rahmen einer «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Sur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Dossier-Prüfung» / einer </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>verkürzten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vor-Ort-Visite (1/2 Tag) mit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>xy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00856783">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gutachterinnen und Gutachtern stattfinden. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60189018" w14:textId="77777777" w:rsidR="00405704" w:rsidRPr="00856783" w:rsidRDefault="00405704" w:rsidP="00405704">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BFE262C" w14:textId="77777777" w:rsidR="00F324D4" w:rsidRDefault="005C413E" w:rsidP="00F324D4">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc133833126"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc159426389"/>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00B07D88">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
         </w:rPr>
         <w:t>kkreditierungsantrag</w:t>
       </w:r>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
         </w:rPr>
         <w:t xml:space="preserve"> der AAQ</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="74822536" w14:textId="77777777" w:rsidR="00487540" w:rsidRPr="00987C80" w:rsidRDefault="00487540" w:rsidP="00487540">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc89426025"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc89438322"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc89438385"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc90531503"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc102119715"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc118367613"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc123893458"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc135641015"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc140671312"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc159426390"/>
+      <w:r w:rsidRPr="00987C80">
+        <w:t>Vorbemerkungen</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="20"/>
-    </w:p>
-    <w:p w14:paraId="6B98B941" w14:textId="3D283ECD" w:rsidR="00720C1B" w:rsidRPr="00F324D4" w:rsidRDefault="00BE6F4F" w:rsidP="00F324D4">
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="3FDA77D0" w14:textId="77777777" w:rsidR="00487540" w:rsidRPr="00987C80" w:rsidRDefault="00487540" w:rsidP="00487540">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00987C80">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ziel und Gegenstand der institutionellen Akkreditierung</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B332F52" w14:textId="77777777" w:rsidR="00487540" w:rsidRPr="00B51B4D" w:rsidRDefault="00487540" w:rsidP="00487540">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B51B4D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mit der institutionellen Akkreditierung nach HFKG verfügt die Schweiz über ein Instrument, um den Zugang zu ihrer Hochschullandschaft zu steuern. Gegenstand der institutionellen Akkreditierung ist das Qualitätssicherungssystem der Hochschulen, mit dem sie die Qualität ihrer Lehre, Forschung und ihrer Dienstleistungen gewährleisten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35AB1E94" w14:textId="77777777" w:rsidR="00487540" w:rsidRPr="00B51B4D" w:rsidRDefault="00487540" w:rsidP="00487540">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B51B4D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Das Qualitätssicherungssystem wird mittels Qualitätsstandards von externen Gutachterinnen und Gutachtern evaluiert. Diese überprüfen die Konzepte und Mechanismen der Qualitäts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51B4D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>sicherung und Qualitätsentwicklung: Sie beurteilen, ob die verschiedenen Elemente ein voll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51B4D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>ständiges und kohärentes Ganzes bilden, das die Hochschule in die Lage versetzt, die Qualität und eine kontinuierliche Verbesserung ihrer Aktivitäten entsprechend ihrem Typ und ihren spezifischen Merkmalen zu gewährleisten. Einbezogen wird dabei auch die Verhältnis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51B4D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>mässig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51B4D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>keit zwischen den eingesetzten Mitteln und den erzielten Ergebnissen. Ein Blick auf das ge</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51B4D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>samte System alle sieben Jahre erlaubt es der Hochschule, regelmässig den Stand der Ent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51B4D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>wicklung und der Kohärenz der verschiedenen Elemente zu erheben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00C0D9AE" w14:textId="77777777" w:rsidR="00487540" w:rsidRPr="00987C80" w:rsidRDefault="00487540" w:rsidP="00487540">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00987C80">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Antrag der Agentur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="016B8763" w14:textId="77777777" w:rsidR="00487540" w:rsidRPr="00B51B4D" w:rsidRDefault="00487540" w:rsidP="00487540">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B51B4D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Das Verfahren der institutionellen Akkreditierung ist als </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00987C80">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51B4D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eer Review angelegt. Jeder Bericht einer Gutachtergruppe steht deshalb für eine Momentaufnahme an einer bestimmten Hochschule; entsprechend sind die Berichte der Gutachtergruppen nicht geeignet, um Vergleiche zwischen den Hochschulen zu ziehen. Die Akkreditierungsanträge hingegen müssen konsistent sein: Gleiche Befunde müssen zu den gleichen Anträgen führen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43FA82A8" w14:textId="175E2BF4" w:rsidR="00487540" w:rsidRPr="00487540" w:rsidRDefault="00487540" w:rsidP="00487540">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B51B4D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Die Agentur prüft in ihrem Antrag die Frage, ob die Argumentation der Gutachtergruppe kohärent, d. h. auf den Standard bezogen und evidenzbasiert</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B51B4D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> erfolgt, und stellt die Konsistenz mit bisherigen Anträgen sicher.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B98B941" w14:textId="59DE65F6" w:rsidR="00720C1B" w:rsidRPr="00F324D4" w:rsidRDefault="00BE6F4F" w:rsidP="00F324D4">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc133833127"/>
       <w:r w:rsidRPr="00F324D4">
         <w:t>Rechtliches</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="4B3E8943" w14:textId="77777777" w:rsidR="00F324D4" w:rsidRDefault="00F324D4" w:rsidP="00BA4F73">
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p w14:paraId="39EB0566" w14:textId="2B9AEE02" w:rsidR="00092AB9" w:rsidRPr="00E958B9" w:rsidRDefault="00092AB9" w:rsidP="00092AB9">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
-      </w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E958B9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bundesgesetz vom 30. September 2011 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E958B9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>über</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E958B9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E958B9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Förderung</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E958B9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> der Hochschulen und die Koordination im schweizerischen Hochschulbereich (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E958B9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Hochschulförderungs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E958B9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>- und -</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E958B9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ko</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E958B9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E958B9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>dinationsgesetz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E958B9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, HFKG), SR 414.20</w:t>
+      </w:r>
+      <w:r w:rsidR="00A8573C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="083AE690" w14:textId="49EE7C55" w:rsidR="00092AB9" w:rsidRPr="00E958B9" w:rsidRDefault="00092AB9" w:rsidP="00092AB9">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E958B9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verordnung des Hochschulrates vom 28. Mai 2015 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E958B9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>über</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E958B9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die Akkreditierung im Hochschul</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E958B9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>bereich (Akkreditierungsverordnung HFKG), SR 414.205.3</w:t>
+      </w:r>
+      <w:r w:rsidR="00A8573C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B3E8943" w14:textId="7AAE40B4" w:rsidR="00F324D4" w:rsidRDefault="00092AB9" w:rsidP="00BA4F73">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E958B9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Verordnung des Hochschulrates vom 29. November 2019 über die Koordin</w:t>
+      </w:r>
+      <w:r w:rsidR="00487540">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E958B9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>tion der Lehre an den Schweizer Hochschulen, SR 414.205.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A8573C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77679242" w14:textId="199A52A3" w:rsidR="00A8573C" w:rsidRPr="00092AB9" w:rsidRDefault="00A8573C" w:rsidP="00BA4F73">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A8573C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Verordnung des Hochschulrates vom 20. Mai 2021 über die Zulassung zu den Fach</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8573C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>hoch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8573C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>schulen und den Fachhochschulinstituten (Zulassungsverordnung FH, SR 414.205.7).</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="30EEA557" w14:textId="27CEFFF8" w:rsidR="00BE6F4F" w:rsidRPr="00856783" w:rsidRDefault="00BE6F4F" w:rsidP="00F324D4">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc133833128"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc159426391"/>
       <w:r w:rsidRPr="00856783">
         <w:t>Sachverhalt</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="20E8B951" w14:textId="77777777" w:rsidR="00F324D4" w:rsidRDefault="00F324D4" w:rsidP="00BA4F73">
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w14:paraId="513E0870" w14:textId="34564310" w:rsidR="00092AB9" w:rsidRPr="00775F7B" w:rsidRDefault="00092AB9" w:rsidP="00092AB9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00775F7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mit Datum vom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092AB9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>((</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092AB9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>))</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775F7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stellte die </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092AB9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>HS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775F7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Antrag auf institutionelle Akkreditierung mit dem Bezeich</w:t>
+      </w:r>
+      <w:r w:rsidR="00A8573C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00775F7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nungs</w:t>
+      </w:r>
+      <w:r w:rsidR="00A8573C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00775F7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">recht </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092AB9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>«…»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775F7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53D68CA0" w14:textId="112573D8" w:rsidR="00092AB9" w:rsidRPr="00775F7B" w:rsidRDefault="00092AB9" w:rsidP="00092AB9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00775F7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092AB9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>HS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775F7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wählte die </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00775F7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Schweizerische</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00775F7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Agentur für Akkreditierung und Qualitätssicherung AAQ als Akkreditierungsagentur und Deutsch als Sprache des Verfahrens gemäss Artikel 9 Absatz 7 Akkreditierungsverfahren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68DDAB17" w14:textId="626D70FC" w:rsidR="00092AB9" w:rsidRPr="00775F7B" w:rsidRDefault="00092AB9" w:rsidP="00092AB9">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00775F7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Der Akkreditierungsrat entschied am </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092AB9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>((Datum))</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775F7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gestützt auf Artikel 4 Absatz 2 der Akkredi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775F7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>tie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775F7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>rungs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775F7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>verord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775F7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">nung Eintreten auf das Gesuch der </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092AB9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>HS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775F7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und leitete die Unterlagen an die AAQ weiter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AF990D0" w14:textId="60CEABB7" w:rsidR="00092AB9" w:rsidRPr="00775F7B" w:rsidRDefault="00092AB9" w:rsidP="00092AB9">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00775F7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die AAQ eröffnete das Verfahren am </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092AB9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>((Datum))</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD85546" w14:textId="00F883B4" w:rsidR="00092AB9" w:rsidRPr="00775F7B" w:rsidRDefault="00092AB9" w:rsidP="00092AB9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00775F7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Die Gutachtergruppe prüfte auf der Grundlage des Selbstbeurteilungsberichts vom</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092AB9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>((Datum))</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775F7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und der Vor-Ort-Visite vom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092AB9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>((Datum))</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775F7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ob die Akkreditierungsvoraussetzungen nach Artikel 30 HFKG </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00775F7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>erfüllt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00775F7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sind, und hielt die Schlussfolgerungen in einem Bericht fest.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="384C4049" w14:textId="0F886C6F" w:rsidR="00092AB9" w:rsidRPr="00775F7B" w:rsidRDefault="00092AB9" w:rsidP="00092AB9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00775F7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die AAQ formulierte gestützt auf die verfahrensrelevanten Unterlagen – insbesondere den Selbstbeurteilungsbericht und den vorläufigen Bericht der Gutachtergruppe – den Entwurf des Akkreditierungsantrags und legte den Bericht der Gutachtergruppe sowie den Antrag der Agentur der </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>HS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775F7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> am </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092AB9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>((Datum))</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775F7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zur Stellungnahme vor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="604B12E6" w14:textId="1FB2C4F3" w:rsidR="00092AB9" w:rsidRPr="00775F7B" w:rsidRDefault="00092AB9" w:rsidP="00092AB9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00775F7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Die</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092AB9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>HS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775F7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nahm am </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092AB9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>((Datum))</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775F7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zum Bericht der Gutachtergruppe und zum Akkreditierungsantrag der AAQ Stellung. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B20EE5A" w14:textId="7DE70F83" w:rsidR="00092AB9" w:rsidRPr="00775F7B" w:rsidRDefault="00092AB9" w:rsidP="00092AB9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00775F7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mit Datum vom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092AB9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>((Datum))</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775F7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beantragte die AAQ dem Akkreditierungsrat, die </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092AB9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>HS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775F7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092AB9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>zu akkreditieren / nicht zu akkreditieren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775F7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20E8B951" w14:textId="77777777" w:rsidR="00F324D4" w:rsidRPr="00092AB9" w:rsidRDefault="00F324D4" w:rsidP="00BA4F73">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45CE44E4" w14:textId="2E6CD9B5" w:rsidR="00BE6F4F" w:rsidRPr="00856783" w:rsidRDefault="00BE6F4F" w:rsidP="00F324D4">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc133833129"/>
-      <w:r w:rsidRPr="00856783">
+      <w:bookmarkStart w:id="31" w:name="_Toc159426392"/>
+      <w:r w:rsidRPr="00856783">
+        <w:lastRenderedPageBreak/>
         <w:t>Erwägungen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:bookmarkEnd w:id="31"/>
+    </w:p>
+    <w:p w14:paraId="5DFCC5E0" w14:textId="77777777" w:rsidR="00092AB9" w:rsidRDefault="00092AB9" w:rsidP="00092AB9">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Toc89426030"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc89438327"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc89438390"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc90531508"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc94619367"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc102119720"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc118367618"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc123893463"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc135641020"/>
+      <w:r w:rsidRPr="000F141F">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Beurteilung und Akkreditierungsvorschlag der Gutachtergruppe</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w14:paraId="4A679056" w14:textId="5294DF48" w:rsidR="00DD763B" w:rsidRPr="000F141F" w:rsidRDefault="00DD763B" w:rsidP="00092AB9">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(…)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09DAAC6E" w14:textId="77777777" w:rsidR="00092AB9" w:rsidRDefault="00092AB9" w:rsidP="00092AB9">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F141F">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Würdigung der Beurteilung und des Akkreditierungsvorschlags der Gutachtergruppe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1925E94D" w14:textId="71B5CB65" w:rsidR="00DD763B" w:rsidRPr="000F141F" w:rsidRDefault="00DD763B" w:rsidP="00092AB9">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(…)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57B8BE3E" w14:textId="3A9E96BD" w:rsidR="00C8141A" w:rsidRDefault="00C8141A" w:rsidP="00C8141A">
+      <w:bookmarkStart w:id="41" w:name="_Toc159426393"/>
+      <w:r>
+        <w:t>Die AA</w:t>
+      </w:r>
+      <w:r w:rsidR="007659E5">
+        <w:t>Q</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> stellt fest, dass die </w:t>
+      </w:r>
+      <w:r w:rsidR="00387ECF" w:rsidRPr="00387ECF">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>HS</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> die Voraussetzungen gemäss Artikel 30 HFKG für die insti</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tu</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tionelle Akkreditierung </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00387ECF">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>erfüllt</w:t>
+      </w:r>
+      <w:r w:rsidR="00387ECF" w:rsidRPr="00387ECF">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / nicht erfüllt</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD763B">
+        <w:t xml:space="preserve"> sind:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="656727F6" w14:textId="77777777" w:rsidR="00C8141A" w:rsidRPr="00622730" w:rsidRDefault="00C8141A" w:rsidP="00C8141A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00622730">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>– Artikel 30 Absatz 1 Buchstabe a und c</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41750798" w14:textId="41C7FF27" w:rsidR="00C8141A" w:rsidRPr="00622730" w:rsidRDefault="00C8141A" w:rsidP="00C8141A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00622730">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Analyse der Standards gemäss Akkreditierungsverordnung durch die Gutachtergruppe zeigt, dass die </w:t>
+      </w:r>
+      <w:r w:rsidR="00387ECF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>HS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622730">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die Voraussetzungen nach Buchstabe a sowie Buchstabe c </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C96080">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>erfüllt bzw. nach Erfüllung der Auflagen erfüllen wird</w:t>
+      </w:r>
+      <w:r w:rsidR="00C96080" w:rsidRPr="00C96080">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>/ nicht erfüllt</w:t>
+      </w:r>
+      <w:r w:rsidR="00C96080">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41B13C64" w14:textId="77777777" w:rsidR="00C8141A" w:rsidRPr="00622730" w:rsidRDefault="00C8141A" w:rsidP="00C8141A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00622730">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>– Artikel 30 Absatz 1 Buchstabe b</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4766B0EE" w14:textId="4C754AC2" w:rsidR="00C8141A" w:rsidRDefault="00A64A7C" w:rsidP="00C8141A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7E12BC36" w14:textId="3253269E" w:rsidR="00BE6F4F" w:rsidRPr="00856783" w:rsidRDefault="00BE6F4F" w:rsidP="00F324D4">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc133833130"/>
       <w:r w:rsidRPr="00856783">
         <w:t>Akkreditierungsantrag</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="41"/>
+    </w:p>
+    <w:p w14:paraId="55D876A0" w14:textId="48D99826" w:rsidR="00AC5CC8" w:rsidRPr="00525C2D" w:rsidRDefault="00AC5CC8" w:rsidP="00AC5CC8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B25978">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die AAQ beantragt, gestützt auf den Selbstbeurteilungsbericht </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B2537">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>der HS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B25978">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, die Analyse und </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2537">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>den</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B25978">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Akkreditierungs</w:t>
+      </w:r>
+      <w:r w:rsidR="004B2537">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>antrag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B25978">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> der Gutachtergruppe sowie die Stellungnahme </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B2537">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>der HS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B25978">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, die </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">institutionelle </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B25978">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Akkreditierung der </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC5CC8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>HS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B25978">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>mit dem Bezeichnungsrecht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B25978">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64C63">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="00F64C63" w:rsidRPr="00F64C63">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64C63">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B25978">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gemäss Artikel 29 HFKG </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD763B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mit </w:t>
+      </w:r>
+      <w:r w:rsidR="00F64C63" w:rsidRPr="00DD763B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD763B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Auflage</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD763B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD763B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD763B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F64C63" w:rsidRPr="00DD763B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / ohne Auflagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B25978">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>zu erneuern</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B25978">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61C96D46" w14:textId="29B03C8A" w:rsidR="00AC5CC8" w:rsidRPr="000A0500" w:rsidRDefault="00AC5CC8" w:rsidP="00AC5CC8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64C63">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT"/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die AAQ hält eine Frist von </w:t>
+      </w:r>
+      <w:r w:rsidR="00F64C63" w:rsidRPr="00F64C63">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT"/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64C63">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT"/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Monaten zur Erfüllung der Auflagen für sinnvoll.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07721044" w14:textId="5D854A65" w:rsidR="00AC5CC8" w:rsidRDefault="00AC5CC8" w:rsidP="00AC5CC8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F64C63">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT"/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Die AAQ schlägt vor, die Auflagenüberprüfung «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F64C63">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT"/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>sur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F64C63">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT"/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dossier»</w:t>
+      </w:r>
+      <w:r w:rsidR="0021196A">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT"/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0021196A">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT"/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>sur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0021196A">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT"/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dossier»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64C63">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT"/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> durch </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2537">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT"/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>x (zwei/drei)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64C63">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT"/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gutachtende </w:t>
+      </w:r>
+      <w:r w:rsidR="0021196A">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT"/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ im Rahmen einer Vor-Ort-Visite von x Tag mit x Gutachtenden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64C63">
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT"/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>durchzuführen.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="15243310" w14:textId="36B25C01" w:rsidR="00BE6F4F" w:rsidRDefault="00BE6F4F" w:rsidP="00BE6F4F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="716AD33A" w14:textId="5E790CF6" w:rsidR="005C1AF5" w:rsidRPr="00856783" w:rsidRDefault="005C1AF5" w:rsidP="005C1AF5">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="_Toc159426394"/>
+      <w:r>
+        <w:t>Stellungnahme der HS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
     <w:p w14:paraId="73806010" w14:textId="77777777" w:rsidR="00D24703" w:rsidRPr="00856783" w:rsidRDefault="00D24703" w:rsidP="00BE6F4F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BCEAF42" w14:textId="0FBC2F85" w:rsidR="005C413E" w:rsidRPr="00856783" w:rsidRDefault="005C413E" w:rsidP="00F324D4">
+    <w:p w14:paraId="3BCEAF42" w14:textId="0FBC2F85" w:rsidR="005C413E" w:rsidRPr="00856783" w:rsidRDefault="005C413E" w:rsidP="00492A81">
       <w:pPr>
         <w:pStyle w:val="berschrift1-Blau"/>
-      </w:pPr>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="_Toc159426395"/>
+      <w:r w:rsidRPr="00856783">
         <w:t xml:space="preserve">Stellungnahme der </w:t>
       </w:r>
       <w:r w:rsidR="004F2AA4" w:rsidRPr="00856783">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>HS xy</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="25"/>
+        <w:t xml:space="preserve">HS </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004F2AA4" w:rsidRPr="00856783">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>xy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="43"/>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="510E81F4" w14:textId="13A8423E" w:rsidR="005C413E" w:rsidRDefault="005C413E" w:rsidP="005C413E">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc133833132"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc159426396"/>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Akkreditierungsentscheid Schweizerischer Akkreditierungsrat</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="44"/>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EFC024C" w14:textId="70CB5E23" w:rsidR="00B07D88" w:rsidRPr="00B07D88" w:rsidRDefault="00B07D88" w:rsidP="00B07D88">
+    <w:p w14:paraId="0EFC024C" w14:textId="59FB6790" w:rsidR="00B07D88" w:rsidRPr="00B07D88" w:rsidRDefault="00B07D88" w:rsidP="00B07D88">
       <w:r>
-        <w:t xml:space="preserve">Der Schweizerische Akkreditierungsrat publiziert seine Akkreditierungsentscheide: </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Der Schweizerische Akkreditierungsrat publiziert seine </w:t>
+      </w:r>
+      <w:r w:rsidR="00A70137">
+        <w:t xml:space="preserve">positiven </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Akkreditierungsentscheide: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="00092AB9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://akkreditierungsrat.ch/entscheide/</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6B52DB50" w14:textId="77777777" w:rsidR="00142AB8" w:rsidRPr="00856783" w:rsidRDefault="00142AB8" w:rsidP="002755A4">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77242656" w14:textId="77777777" w:rsidR="00776E9B" w:rsidRPr="00856783" w:rsidRDefault="00776E9B" w:rsidP="002755A4">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1251AB2D" w14:textId="77777777" w:rsidR="00776E9B" w:rsidRPr="00856783" w:rsidRDefault="00776E9B" w:rsidP="002755A4">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F25EE33" w14:textId="77777777" w:rsidR="003530A8" w:rsidRPr="00856783" w:rsidRDefault="003530A8" w:rsidP="00F41F13">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D3021D8" w14:textId="77777777" w:rsidR="00CB394A" w:rsidRPr="00856783" w:rsidRDefault="00CB394A" w:rsidP="00F41F13">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A8F5D78" w14:textId="77777777" w:rsidR="002B04CE" w:rsidRPr="00856783" w:rsidRDefault="002B04CE" w:rsidP="00865A9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:sectPr w:rsidR="002B04CE" w:rsidRPr="00856783" w:rsidSect="009603DF">
-[...1 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId25"/>
+        <w:sectPr w:rsidR="002B04CE" w:rsidRPr="00856783" w:rsidSect="002A7F75">
+          <w:headerReference w:type="default" r:id="rId25"/>
+          <w:footerReference w:type="default" r:id="rId26"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1701" w:right="1701" w:bottom="1134" w:left="1701" w:header="851" w:footer="567" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1901A421" w14:textId="77777777" w:rsidR="00163DAC" w:rsidRPr="00856783" w:rsidRDefault="00163DAC" w:rsidP="00C10B2E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>AAQ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F02502A" w14:textId="77777777" w:rsidR="00163DAC" w:rsidRPr="00856783" w:rsidRDefault="00163DAC" w:rsidP="00C10B2E">
+    <w:p w14:paraId="6F02502A" w14:textId="293D7DB9" w:rsidR="00163DAC" w:rsidRPr="00856783" w:rsidRDefault="00110633" w:rsidP="00C10B2E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00856783">
-[...3 lines deleted...]
-        <w:t>Effingerstrasse 15</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Schwanengasse 9</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46CA54B7" w14:textId="77777777" w:rsidR="00163DAC" w:rsidRPr="00856783" w:rsidRDefault="00163DAC" w:rsidP="00C10B2E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Postfach</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B20DB40" w14:textId="77777777" w:rsidR="00163DAC" w:rsidRPr="00856783" w:rsidRDefault="00163DAC" w:rsidP="00C10B2E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
@@ -9744,162 +12163,172 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F496C8B" w14:textId="77777777" w:rsidR="008F1382" w:rsidRPr="00856783" w:rsidRDefault="00163DAC" w:rsidP="00C10B2E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00856783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>www.aaq.ch</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ED60D07" w14:textId="77777777" w:rsidR="008F1382" w:rsidRPr="00856783" w:rsidRDefault="008F1382" w:rsidP="00865A9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="008F1382" w:rsidRPr="00856783" w:rsidSect="00163DAC">
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId30"/>
+    <w:sectPr w:rsidR="008F1382" w:rsidRPr="00856783" w:rsidSect="002A7F75">
+      <w:headerReference w:type="even" r:id="rId27"/>
+      <w:headerReference w:type="default" r:id="rId28"/>
+      <w:footerReference w:type="default" r:id="rId29"/>
+      <w:headerReference w:type="first" r:id="rId30"/>
+      <w:footerReference w:type="first" r:id="rId31"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="13041" w:right="1134" w:bottom="1701" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6159E7FF" w14:textId="77777777" w:rsidR="00273AFB" w:rsidRDefault="00273AFB" w:rsidP="00865A9F">
+    <w:p w14:paraId="5F3A4428" w14:textId="77777777" w:rsidR="00FD3270" w:rsidRDefault="00FD3270" w:rsidP="00865A9F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D187BDC" w14:textId="77777777" w:rsidR="00273AFB" w:rsidRDefault="00273AFB" w:rsidP="00865A9F">
+    <w:p w14:paraId="4546E408" w14:textId="77777777" w:rsidR="00FD3270" w:rsidRDefault="00FD3270" w:rsidP="00865A9F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="14F9CBC0" w14:textId="77777777" w:rsidR="00273AFB" w:rsidRDefault="00273AFB">
+    <w:p w14:paraId="5DC09D45" w14:textId="77777777" w:rsidR="00FD3270" w:rsidRDefault="00FD3270">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
+    <w:altName w:val="等线 Light"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="ArialMT">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6C14398B" w14:textId="76755668" w:rsidR="003A7E92" w:rsidRDefault="003A7E92" w:rsidP="004D750F">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="8611"/>
       </w:tabs>
       <w:ind w:right="-7"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660292" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E80CF91" wp14:editId="633966CA">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-191355</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-3497527</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6525208" cy="3886458"/>
@@ -10104,80 +12533,80 @@
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shape w14:anchorId="41392421" id="Abgerundetes Rechteck 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:-15.05pt;margin-top:-275.4pt;width:513.8pt;height:306pt;z-index:251660292;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6829425,4067810" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQB4HU+wwAUAABsdAAAOAAAAZHJzL2Uyb0RvYy54bWzsWd9v2zYQfh+w/4HQ44DFtmzJihGnyFJk&#13;&#10;GJC2QZOh3SMtUbEwSdRIOnb61+9ISvI5P6Zz1wF76IsrUffdRx7vI5u7sze7qmQPQulC1stgcjIO&#13;&#10;mKhTmRX1/TL4/e7q5yRg2vA646WsxTJ4FDp4c/7jD2fbZiFCuZZlJhQDJ7VebJtlsDamWYxGOl2L&#13;&#10;iusT2YgaPuZSVdzAq7ofZYpvwXtVjsLxOB5tpcoaJVOhNYy+9R+Dc+c/z0VqPuS5FoaVywDmZtyv&#13;&#10;cr8r+zs6P+OLe8WbdZG20+BfMYuKFzWQ9q7ecsPZRhXPXFVFqqSWuTlJZTWSeV6kwq0BVjMZP1nN&#13;&#10;7Zo3wq0FgqObPkz627lN3z/cKFZksHcQnppXsEcXq3uhNnUmjNDso0jXRqR/MvgOwdo2egGY2+ZG&#13;&#10;tW8aHu3Kd7mq7L+wJrZzAX7sAyx2hqUwGEdhFI4hJVL4Nk2SeBYl1utoD0832vwqpHPFH6618TuU&#13;&#10;wZOLb9ZOMpV1rQsjPsO086qETftpxMZsy+IkPJ2FUbuzT83/wOZJFE7imK3ZbBzPE79A2MKnmM8T&#13;&#10;RNFiBnkwZjxMESKK6HQ+D6PT4bVgEIFjijjaKA1zYBA1XrOvIcKgaTiJ4tlsOGwRYiKHDYPanR9m&#13;&#10;ihETNQcwhkw0R0SEfMbm5LCBAo/RDDan5gDWGWEZ2JxKgSVG3RKMIUgGK4ycXxhE4MAK+y5Lf5CT&#13;&#10;1YIlRs0BjCETYZ0R8hmb/59lOR9PE0js//y2HOD5F7LcS2aA45vIcoADa5l6jOGLj7wYDCLnF774&#13;&#10;9qfZwJIwiKwWLLFelgNEGEMmwjqzshzgwObksOHrj8CBzak5gK8/wumCzakUWGL9lrT59pr8MYZw&#13;&#10;k2GF7TN5gAODCBxYYWQODKLGCyuMTIRB5PzCCtvLciBsGERWC5YYNQcwhkyEdUbIZ2xODhvWGYED&#13;&#10;m1NzAOuMQIHNqRRYYtQtwRiCZLDCyJmMQQQOrDAyBwZR44UVRibCIHJ+YYV9lyU5bFhnBM1g85dy&#13;&#10;AEpD913xh6+7elC6q9uCEDwxbouNY1d/a6S21SdcHYJSU/cK1R9fbQKUrSYNgEFnGDw5CgwCwuDw&#13;&#10;KDAoA4OnR4Eh2zF4dhQYsh6DXR0N9oAWMLgrMDg+ihkuAQx2f5OQmSGNMLirKrppeydtvigoCdti&#13;&#10;cOmKwSZgUAxWAYNi8MrOli8abmyadY9sC2XLtqTI1sugvQJdslXyQdxJZ2n2NU+fxe3S9ybpZlWk&#13;&#10;v4gvzwHTZBKFbsbA7hy1I3ZJbYnaj7eu+3G7sgO3ZY3d9/Pu/IB9Z3GI8+7Bfh6e+gyIw/CAGvt6&#13;&#10;PmH89WD9hzQdeU/nKrV2Oe3x0katsztEv4CKkzhMnLS60EHZcJ7AH7TWabdXfl9dZNuD/OnngUCi&#13;&#10;uCOfA9FEm4hA3Tzh/wp22c8X0H7wFdBOQP+wyd7+IOh9+EqphT/wbFa7Onuf3m7J+1q7lmWRXRVl&#13;&#10;adPZtV/EZanYAwet8DQVtQldzpeb6p3M/Dg0YMZtksAwNFr8cNINA0XvyZEfkJTuCK6lJfWTtCMj&#13;&#10;22HwPQX3ZB5LYadU1h9FDo0KONz9RHrPeI4TN0e95pnww9Grc3EOrecc+HvfrQPbfnq6/u74b+0t&#13;&#10;VLgOUw/2V9ArE/NL7BGOWdamB1dFLZWf/iF7aXpmb98FyYfGRmkls0do4yjp+1u6Sa8Kpc011+aG&#13;&#10;KyipQZJAk858gJ+8lHCkwcnlngK2lurLS+PWHvpM8DVgW2iQLQP914YrEbDytxo6UKeT2QzcGvcy&#13;&#10;i+ZwXDCFv6zwl3pTXUpIJbhSYXbu0dqbsnvMlaw+QS/vwrLCJ16nwA1Xt4HT2b9cGniHT9ANTMXF&#13;&#10;hXuGLhpk9HV926TWuY1qAyu/233iqmH2cRkYaD+9l10zjS+6thKk597WImt5sTEyL2zPyeWhj2v7&#13;&#10;Ah04eDpo8eF3Z7XvaZ7/DQAA//8DAFBLAwQUAAYACAAAACEAOqUgWOUAAAAQAQAADwAAAGRycy9k&#13;&#10;b3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3La0RR1b13RCIEDitg0h7Za2XlPROKXJuu7fY07jYtny&#13;&#10;8/P78s1kOzHi4FtHCuJ5BAKpcnVLjYLP/etsCcIHTbXuHKGCC3rYFLc3uc5qd6YtjrvQCDYhn2kF&#13;&#10;JoQ+k9JXBq32c9cj8e7oBqsDj0Mj60Gf2dx2MomihbS6Jf5gdI/PBqvv3ckq+Era5c844WHvtm+X&#13;&#10;D+pL924Gpe7vppc1l6c1iIBTuF7AHwPnh4KDle5EtRedgtlDFLOUmzSNmIQlq9VjCqJUsIgTkEUu&#13;&#10;/4MUvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#13;&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#13;&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB4HU+wwAUAABsdAAAOAAAAAAAAAAAA&#13;&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA6pSBY5QAAABABAAAPAAAAAAAA&#13;&#10;AAAAAAAAABoIAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAALAkAAAAA&#13;&#10;" path="m,852166c,381528,381528,,852166,l6829425,v-2130,6220,,381528,,852166l6829425,3215644v,470638,-381528,852166,-852166,852166l852166,4067810c381528,4067810,,3686282,,3215644l,852166xe" fillcolor="#ebebec [661]" stroked="f" strokeweight="1pt">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="1BF5A067">
+            <v:shape id="Abgerundetes Rechteck 10" style="position:absolute;margin-left:-15.05pt;margin-top:-275.4pt;width:513.8pt;height:306pt;z-index:251660292;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6829425,4067810" o:spid="_x0000_s1026" fillcolor="#ebebec [661]" stroked="f" strokeweight="1pt" path="m,852166c,381528,381528,,852166,l6829425,v-2130,6220,,381528,,852166l6829425,3215644v,470638,-381528,852166,-852166,852166l852166,4067810c381528,4067810,,3686282,,3215644l,852166xe" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQB4HU+wwAUAABsdAAAOAAAAZHJzL2Uyb0RvYy54bWzsWd9v2zYQfh+w/4HQ44DFtmzJihGnyFJk&#13;&#10;GJC2QZOh3SMtUbEwSdRIOnb61+9ISvI5P6Zz1wF76IsrUffdRx7vI5u7sze7qmQPQulC1stgcjIO&#13;&#10;mKhTmRX1/TL4/e7q5yRg2vA646WsxTJ4FDp4c/7jD2fbZiFCuZZlJhQDJ7VebJtlsDamWYxGOl2L&#13;&#10;iusT2YgaPuZSVdzAq7ofZYpvwXtVjsLxOB5tpcoaJVOhNYy+9R+Dc+c/z0VqPuS5FoaVywDmZtyv&#13;&#10;cr8r+zs6P+OLe8WbdZG20+BfMYuKFzWQ9q7ecsPZRhXPXFVFqqSWuTlJZTWSeV6kwq0BVjMZP1nN&#13;&#10;7Zo3wq0FgqObPkz627lN3z/cKFZksHcQnppXsEcXq3uhNnUmjNDso0jXRqR/MvgOwdo2egGY2+ZG&#13;&#10;tW8aHu3Kd7mq7L+wJrZzAX7sAyx2hqUwGEdhFI4hJVL4Nk2SeBYl1utoD0832vwqpHPFH6618TuU&#13;&#10;wZOLb9ZOMpV1rQsjPsO086qETftpxMZsy+IkPJ2FUbuzT83/wOZJFE7imK3ZbBzPE79A2MKnmM8T&#13;&#10;RNFiBnkwZjxMESKK6HQ+D6PT4bVgEIFjijjaKA1zYBA1XrOvIcKgaTiJ4tlsOGwRYiKHDYPanR9m&#13;&#10;ihETNQcwhkw0R0SEfMbm5LCBAo/RDDan5gDWGWEZ2JxKgSVG3RKMIUgGK4ycXxhE4MAK+y5Lf5CT&#13;&#10;1YIlRs0BjCETYZ0R8hmb/59lOR9PE0js//y2HOD5F7LcS2aA45vIcoADa5l6jOGLj7wYDCLnF774&#13;&#10;9qfZwJIwiKwWLLFelgNEGEMmwjqzshzgwObksOHrj8CBzak5gK8/wumCzakUWGL9lrT59pr8MYZw&#13;&#10;k2GF7TN5gAODCBxYYWQODKLGCyuMTIRB5PzCCtvLciBsGERWC5YYNQcwhkyEdUbIZ2xODhvWGYED&#13;&#10;m1NzAOuMQIHNqRRYYtQtwRiCZLDCyJmMQQQOrDAyBwZR44UVRibCIHJ+YYV9lyU5bFhnBM1g85dy&#13;&#10;AEpD913xh6+7elC6q9uCEDwxbouNY1d/a6S21SdcHYJSU/cK1R9fbQKUrSYNgEFnGDw5CgwCwuDw&#13;&#10;KDAoA4OnR4Eh2zF4dhQYsh6DXR0N9oAWMLgrMDg+ihkuAQx2f5OQmSGNMLirKrppeydtvigoCdti&#13;&#10;cOmKwSZgUAxWAYNi8MrOli8abmyadY9sC2XLtqTI1sugvQJdslXyQdxJZ2n2NU+fxe3S9ybpZlWk&#13;&#10;v4gvzwHTZBKFbsbA7hy1I3ZJbYnaj7eu+3G7sgO3ZY3d9/Pu/IB9Z3GI8+7Bfh6e+gyIw/CAGvt6&#13;&#10;PmH89WD9hzQdeU/nKrV2Oe3x0katsztEv4CKkzhMnLS60EHZcJ7AH7TWabdXfl9dZNuD/OnngUCi&#13;&#10;uCOfA9FEm4hA3Tzh/wp22c8X0H7wFdBOQP+wyd7+IOh9+EqphT/wbFa7Onuf3m7J+1q7lmWRXRVl&#13;&#10;adPZtV/EZanYAwet8DQVtQldzpeb6p3M/Dg0YMZtksAwNFr8cNINA0XvyZEfkJTuCK6lJfWTtCMj&#13;&#10;22HwPQX3ZB5LYadU1h9FDo0KONz9RHrPeI4TN0e95pnww9Grc3EOrecc+HvfrQPbfnq6/u74b+0t&#13;&#10;VLgOUw/2V9ArE/NL7BGOWdamB1dFLZWf/iF7aXpmb98FyYfGRmkls0do4yjp+1u6Sa8Kpc011+aG&#13;&#10;KyipQZJAk858gJ+8lHCkwcnlngK2lurLS+PWHvpM8DVgW2iQLQP914YrEbDytxo6UKeT2QzcGvcy&#13;&#10;i+ZwXDCFv6zwl3pTXUpIJbhSYXbu0dqbsnvMlaw+QS/vwrLCJ16nwA1Xt4HT2b9cGniHT9ANTMXF&#13;&#10;hXuGLhpk9HV926TWuY1qAyu/233iqmH2cRkYaD+9l10zjS+6thKk597WImt5sTEyL2zPyeWhj2v7&#13;&#10;Ah04eDpo8eF3Z7XvaZ7/DQAA//8DAFBLAwQUAAYACAAAACEAOqUgWOUAAAAQAQAADwAAAGRycy9k&#13;&#10;b3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3La0RR1b13RCIEDitg0h7Za2XlPROKXJuu7fY07jYtny&#13;&#10;8/P78s1kOzHi4FtHCuJ5BAKpcnVLjYLP/etsCcIHTbXuHKGCC3rYFLc3uc5qd6YtjrvQCDYhn2kF&#13;&#10;JoQ+k9JXBq32c9cj8e7oBqsDj0Mj60Gf2dx2MomihbS6Jf5gdI/PBqvv3ckq+Era5c844WHvtm+X&#13;&#10;D+pL924Gpe7vppc1l6c1iIBTuF7AHwPnh4KDle5EtRedgtlDFLOUmzSNmIQlq9VjCqJUsIgTkEUu&#13;&#10;/4MUvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#13;&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#13;&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB4HU+wwAUAABsdAAAOAAAAAAAAAAAA&#13;&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA6pSBY5QAAABABAAAPAAAAAAAA&#13;&#10;AAAAAAAAABoIAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAALAkAAAAA&#13;&#10;" w14:anchorId="41392421">
               <v:stroke joinstyle="miter"/>
               <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,814175;814206,0;6525208,0;6525208,814175;6525208,3072283;5711002,3886458;814206,3886458;0,3072283;0,814175" o:connectangles="0,0,0,0,0,0,0,0,0"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="013847DF" w14:textId="77777777" w:rsidR="003A7E92" w:rsidRPr="00637694" w:rsidRDefault="003A7E92" w:rsidP="00865A9F">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="745A1C0E" w14:textId="124AFBFF" w:rsidR="003A7E92" w:rsidRDefault="003A7E92" w:rsidP="009603DF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="745A1C0E" w14:textId="021C87B7" w:rsidR="003A7E92" w:rsidRDefault="003A7E92" w:rsidP="009603DF">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="7182"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="00403722">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="009603DF">
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00403722">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00403722">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00403722">
@@ -10200,69 +12629,69 @@
     </w:r>
     <w:r w:rsidRPr="00403722">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:t xml:space="preserve"> / </w:t>
     </w:r>
     <w:r w:rsidRPr="00403722">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00403722">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> SECTIONPAGES  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00403722">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00993FD8">
+    <w:r w:rsidR="00110633">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00403722">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="72A79A59" w14:textId="77777777" w:rsidR="003A7E92" w:rsidRDefault="003A7E92" w:rsidP="00865A9F">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
@@ -10321,52 +12750,52 @@
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="22D94444" w14:textId="77777777" w:rsidR="003A7E92" w:rsidRPr="00637694" w:rsidRDefault="003A7E92" w:rsidP="00865A9F">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
     <w:r>
       <w:t>Titelzusatz | 04.12.2017</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="041CA8F7" w14:textId="77777777" w:rsidR="003A7E92" w:rsidRPr="00637694" w:rsidRDefault="003A7E92" w:rsidP="00865A9F">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="30116ED4" w14:textId="16306D4D" w:rsidR="009603DF" w:rsidRDefault="009603DF" w:rsidP="009603DF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="30116ED4" w14:textId="63A5D078" w:rsidR="009603DF" w:rsidRDefault="009603DF" w:rsidP="009603DF">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="7182"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="00403722">
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00403722">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00403722">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00403722">
@@ -10389,69 +12818,69 @@
     </w:r>
     <w:r w:rsidRPr="00403722">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:t xml:space="preserve"> / </w:t>
     </w:r>
     <w:r w:rsidRPr="00403722">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00403722">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> SECTIONPAGES  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00403722">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00993FD8">
+    <w:r w:rsidR="00110633">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:noProof/>
       </w:rPr>
-      <w:t>24</w:t>
+      <w:t>26</w:t>
     </w:r>
     <w:r w:rsidRPr="00403722">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="22552AA3" w14:textId="17E94345" w:rsidR="003A7E92" w:rsidRDefault="003A7E92" w:rsidP="00865A9F">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662340" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52457E3B" wp14:editId="11193976">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-176981</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-3697994</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6525208" cy="3886458"/>
               <wp:effectExtent l="0" t="0" r="3175" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="17" name="Abgerundetes Rechteck 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -10651,102 +13080,102 @@
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shape w14:anchorId="5710AF76" id="Abgerundetes Rechteck 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:-13.95pt;margin-top:-291.2pt;width:513.8pt;height:306pt;z-index:251662340;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6829425,4067810" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQC3fgP/ZQUAABsdAAAOAAAAZHJzL2Uyb0RvYy54bWzsWV9v2zYQfx+w70DoccBqW7ZlxYhTZCky&#13;&#10;DEjboMnQ7pGWqFiYRGokHTv99Dv+kXx22lJu3be82BR5d7+74x0p3Z2/3tYVeWRSlYIvotGrYUQY&#13;&#10;z0Re8odF9Pf99e9pRJSmPKeV4GwRPTEVvb749ZfzTTNnsViJKmeSgBCu5ptmEa20buaDgcpWrKbq&#13;&#10;lWgYh8VCyJpqeJQPg1zSDUivq0E8HCaDjZB5I0XGlILZN24xurDyi4Jl+n1RKKZJtYhAN21/pf1d&#13;&#10;mt/BxTmdP0jarMrMq0G/Q4ualhxAO1FvqKZkLctnouoyk0KJQr/KRD0QRVFmzNoA1oyGB9bcrWjD&#13;&#10;rC3gHNV0blKnE5u9e7yVpMxh72YR4bSGPbpcPjC55jnTTJEPLFtplv1LRtZZm0bNgeeuuZXgOvOk&#13;&#10;YGgs3xayNv9gE9laBz91DmZbTTKYTKbxNB5CSGSwNk7TZDJNzRYMduzZWuk/mbCi6OON0m6HchhZ&#13;&#10;/+ZeyUxwrkrNPsGuFnUFm/bbgAzJhiRpfDaJp35nD8n/weTpNB4lCVmRyTCZpc5A2MJDnk8jBOF5&#13;&#10;gjiYZxiGiBHE9Gw2i6dnYVswUw+MMcLwXgpjYKa+/pp8DxBmGsejaTKZhN02RUi93YaZ/M6HkRKE&#13;&#10;1DcGME9vIEjDY+IZk/d2G2TgMRiYvG8M4Dx7SctvnS44w17S0h3kvbMFp9hLWoaPscO0nA3HKRyc&#13;&#10;P/22DOD8wG25S5kAxkluywAGzuW+JyW++Hobg5l6H/v44tvdlgGTMNOPpWUACKdybyB8/ZlrJoCB&#13;&#10;yXu7DV9/PTAwed8YOExLHwc/PS0DOCdJywDGSdIygHG6tAwAnTAtA0inS8sA0EnSMoBxkrQMYLyk&#13;&#10;pflC9k4Kf/e9pCXOsN1tGYgyzNT7EsMp9vISu/8SC6Whh7b4Q1dtPSjbcl8QghGhptg4tPW3RihT&#13;&#10;fcLVISg1tY9Q/XHVJuAy1aQAM1x/mHl0FDMkEGaOj2KGCwszj49ihksIM0+OYoYAxsy2jgZ70M9h&#13;&#10;EMiYOTkKGS4BzGy/SXojw+mOmduqolXbCfHxIqEkbIrBlS0G64hAMVhGBIrBS6MtnTdUmzBrh2QD&#13;&#10;ZUtfUiSrReST2gZbLR7ZvbCUelfzdBnsTd+RZOtlmf3BPj9nGKejaWw1BnQryM8Yk3yJ2s170d28&#13;&#10;sWxPbMWx+E7vVg7QtxT7fE480M/iMxcBSRzvQWNZzxXGq3v278O04B2crdQac/zLuPdaS7fP/QWu&#13;&#10;JE3i1KZW6zooG85S+KA1Qtu9cvtqPesP8sPlgCOR35HMgDfRJiKmVk944zdmPzfAL7gKaJtA39hk&#13;&#10;R7/n9M59lVDMHXgmqm2dvQtva/Ku1q5EVebXZVWZcLbtF3ZVSfJIIVdoljGuYxvz1bp+K3I3Dw2Y&#13;&#10;oQ8SmIZGi5tO22mA6CRZ8D2Qyh7BXBhQp6SZGex6CnaknypmVKr4B1ZAowIOd6dIJxnrOLI6qhXN&#13;&#10;mZueflUXK9BILgC/k+0FmPbTof3t8e/pDSuzHaaO2V1BX1HMmdhxWGTBdcdcl1xIp/4+eqU7ZEff&#13;&#10;Osm5xnhpKfInaONI4fpbqsmuS6n0DVX6lkooqUGQQJNOv4efohJwpMHJZUcRWQn5+Uvzhh76TLAa&#13;&#10;kQ00yBaR+m9NJYtI9ReHDtTZaDIBsdo+TKYzOC6IxCtLvMLX9ZWAUIIrFbSzQ0Ovq3ZYSFF/hF7e&#13;&#10;pUGFJcozwIarW8Pp7B6uNDzDEnQDM3Z5acfQRYOIvuF3TWaEG682YPn99iOVDTHDRaSh/fROtM00&#13;&#10;Om/bShCeO1rDycXlWouiND0nG4fOr/4BOnAw2mvx4WdLtetpXvwPAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCwm1io4wAAABABAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8MwDL0j8R8iI3HbUiLY2q7phECA&#13;&#10;xG0bQuKWNqataJzSZF337zEnuFi23vP7KLaz68WEY+g8abhZJiCQam87ajS8HZ4WKYgQDVnTe0IN&#13;&#10;ZwywLS8vCpNbf6IdTvvYCBahkBsNbYxDLmWoW3QmLP2AxNinH52JfI6NtKM5sbjrpUqSlXSmI3Zo&#13;&#10;zYAPLdZf+6PT8K669Hua8ePgd8/nVxoq/9KOWl9fzY8bHvcbEBHn+PcBvx04P5QcrPJHskH0GhZq&#13;&#10;nTGVl7tU3YJgSpZlaxCVBpWtQJaF/F+k/AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#13;&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#13;&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC3&#13;&#10;fgP/ZQUAABsdAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#13;&#10;IQCwm1io4wAAABABAAAPAAAAAAAAAAAAAAAAAL8HAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#13;&#10;BADzAAAAzwgAAAAA&#13;&#10;" path="m,852166c,381528,381528,,852166,l6829425,v-2130,6220,,381528,,852166l6829425,3215644v,470638,-381528,852166,-852166,852166l852166,4067810c381528,4067810,,3686282,,3215644l,852166xe" fillcolor="#ebebec [661]" stroked="f" strokeweight="1pt">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="18247004">
+            <v:shape id="Abgerundetes Rechteck 10" style="position:absolute;margin-left:-13.95pt;margin-top:-291.2pt;width:513.8pt;height:306pt;z-index:251662340;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6829425,4067810" o:spid="_x0000_s1026" fillcolor="#ebebec [661]" stroked="f" strokeweight="1pt" path="m,852166c,381528,381528,,852166,l6829425,v-2130,6220,,381528,,852166l6829425,3215644v,470638,-381528,852166,-852166,852166l852166,4067810c381528,4067810,,3686282,,3215644l,852166xe" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQC3fgP/ZQUAABsdAAAOAAAAZHJzL2Uyb0RvYy54bWzsWV9v2zYQfx+w70DoccBqW7ZlxYhTZCky&#13;&#10;DEjboMnQ7pGWqFiYRGokHTv99Dv+kXx22lJu3be82BR5d7+74x0p3Z2/3tYVeWRSlYIvotGrYUQY&#13;&#10;z0Re8odF9Pf99e9pRJSmPKeV4GwRPTEVvb749ZfzTTNnsViJKmeSgBCu5ptmEa20buaDgcpWrKbq&#13;&#10;lWgYh8VCyJpqeJQPg1zSDUivq0E8HCaDjZB5I0XGlILZN24xurDyi4Jl+n1RKKZJtYhAN21/pf1d&#13;&#10;mt/BxTmdP0jarMrMq0G/Q4ualhxAO1FvqKZkLctnouoyk0KJQr/KRD0QRVFmzNoA1oyGB9bcrWjD&#13;&#10;rC3gHNV0blKnE5u9e7yVpMxh72YR4bSGPbpcPjC55jnTTJEPLFtplv1LRtZZm0bNgeeuuZXgOvOk&#13;&#10;YGgs3xayNv9gE9laBz91DmZbTTKYTKbxNB5CSGSwNk7TZDJNzRYMduzZWuk/mbCi6OON0m6HchhZ&#13;&#10;/+ZeyUxwrkrNPsGuFnUFm/bbgAzJhiRpfDaJp35nD8n/weTpNB4lCVmRyTCZpc5A2MJDnk8jBOF5&#13;&#10;gjiYZxiGiBHE9Gw2i6dnYVswUw+MMcLwXgpjYKa+/pp8DxBmGsejaTKZhN02RUi93YaZ/M6HkRKE&#13;&#10;1DcGME9vIEjDY+IZk/d2G2TgMRiYvG8M4Dx7SctvnS44w17S0h3kvbMFp9hLWoaPscO0nA3HKRyc&#13;&#10;P/22DOD8wG25S5kAxkluywAGzuW+JyW++Hobg5l6H/v44tvdlgGTMNOPpWUACKdybyB8/ZlrJoCB&#13;&#10;yXu7DV9/PTAwed8YOExLHwc/PS0DOCdJywDGSdIygHG6tAwAnTAtA0inS8sA0EnSMoBxkrQMYLyk&#13;&#10;pflC9k4Kf/e9pCXOsN1tGYgyzNT7EsMp9vISu/8SC6Whh7b4Q1dtPSjbcl8QghGhptg4tPW3RihT&#13;&#10;fcLVISg1tY9Q/XHVJuAy1aQAM1x/mHl0FDMkEGaOj2KGCwszj49ihksIM0+OYoYAxsy2jgZ70M9h&#13;&#10;EMiYOTkKGS4BzGy/SXojw+mOmduqolXbCfHxIqEkbIrBlS0G64hAMVhGBIrBS6MtnTdUmzBrh2QD&#13;&#10;ZUtfUiSrReST2gZbLR7ZvbCUelfzdBnsTd+RZOtlmf3BPj9nGKejaWw1BnQryM8Yk3yJ2s170d28&#13;&#10;sWxPbMWx+E7vVg7QtxT7fE480M/iMxcBSRzvQWNZzxXGq3v278O04B2crdQac/zLuPdaS7fP/QWu&#13;&#10;JE3i1KZW6zooG85S+KA1Qtu9cvtqPesP8sPlgCOR35HMgDfRJiKmVk944zdmPzfAL7gKaJtA39hk&#13;&#10;R7/n9M59lVDMHXgmqm2dvQtva/Ku1q5EVebXZVWZcLbtF3ZVSfJIIVdoljGuYxvz1bp+K3I3Dw2Y&#13;&#10;oQ8SmIZGi5tO22mA6CRZ8D2Qyh7BXBhQp6SZGex6CnaknypmVKr4B1ZAowIOd6dIJxnrOLI6qhXN&#13;&#10;mZueflUXK9BILgC/k+0FmPbTof3t8e/pDSuzHaaO2V1BX1HMmdhxWGTBdcdcl1xIp/4+eqU7ZEff&#13;&#10;Osm5xnhpKfInaONI4fpbqsmuS6n0DVX6lkooqUGQQJNOv4efohJwpMHJZUcRWQn5+Uvzhh76TLAa&#13;&#10;kQ00yBaR+m9NJYtI9ReHDtTZaDIBsdo+TKYzOC6IxCtLvMLX9ZWAUIIrFbSzQ0Ovq3ZYSFF/hF7e&#13;&#10;pUGFJcozwIarW8Pp7B6uNDzDEnQDM3Z5acfQRYOIvuF3TWaEG682YPn99iOVDTHDRaSh/fROtM00&#13;&#10;Om/bShCeO1rDycXlWouiND0nG4fOr/4BOnAw2mvx4WdLtetpXvwPAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCwm1io4wAAABABAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8MwDL0j8R8iI3HbUiLY2q7phECA&#13;&#10;xG0bQuKWNqataJzSZF337zEnuFi23vP7KLaz68WEY+g8abhZJiCQam87ajS8HZ4WKYgQDVnTe0IN&#13;&#10;ZwywLS8vCpNbf6IdTvvYCBahkBsNbYxDLmWoW3QmLP2AxNinH52JfI6NtKM5sbjrpUqSlXSmI3Zo&#13;&#10;zYAPLdZf+6PT8K669Hua8ePgd8/nVxoq/9KOWl9fzY8bHvcbEBHn+PcBvx04P5QcrPJHskH0GhZq&#13;&#10;nTGVl7tU3YJgSpZlaxCVBpWtQJaF/F+k/AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#13;&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#13;&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC3&#13;&#10;fgP/ZQUAABsdAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#13;&#10;IQCwm1io4wAAABABAAAPAAAAAAAAAAAAAAAAAL8HAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#13;&#10;BADzAAAAzwgAAAAA&#13;&#10;" w14:anchorId="5710AF76">
               <v:stroke joinstyle="miter"/>
               <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,814175;814206,0;6525208,0;6525208,814175;6525208,3072283;5711002,3886458;814206,3886458;0,3072283;0,814175" o:connectangles="0,0,0,0,0,0,0,0,0"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="753CDDA0" w14:textId="77777777" w:rsidR="003A7E92" w:rsidRPr="00637694" w:rsidRDefault="003A7E92" w:rsidP="00865A9F">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="693750B9" w14:textId="77777777" w:rsidR="00273AFB" w:rsidRDefault="00273AFB" w:rsidP="00865A9F">
+    <w:p w14:paraId="3512C3A0" w14:textId="77777777" w:rsidR="00FD3270" w:rsidRDefault="00FD3270" w:rsidP="00865A9F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2385D93A" w14:textId="77777777" w:rsidR="00273AFB" w:rsidRDefault="00273AFB" w:rsidP="00865A9F">
+    <w:p w14:paraId="6FD62B93" w14:textId="77777777" w:rsidR="00FD3270" w:rsidRDefault="00FD3270" w:rsidP="00865A9F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="402D266E" w14:textId="77777777" w:rsidR="00273AFB" w:rsidRDefault="00273AFB">
+    <w:p w14:paraId="2A58AADF" w14:textId="77777777" w:rsidR="00FD3270" w:rsidRDefault="00FD3270">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0D141790" w14:textId="56DA705C" w:rsidR="003A7E92" w:rsidRDefault="003A7E92">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4980B8C2" wp14:editId="6A3CD074">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-635</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1260000" cy="356400"/>
           <wp:effectExtent l="0" t="0" r="10160" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bild 3" descr="aaq_Logo_ohne.eps"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -10767,82 +13196,82 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1260000" cy="356400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5467F0DE" w14:textId="12A589D9" w:rsidR="003A7E92" w:rsidRDefault="003A7E92">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1A90A681" w14:textId="35EE741D" w:rsidR="003A7E92" w:rsidRDefault="003A7E92" w:rsidP="00C10B2E">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:ind w:left="567"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="25F629F5" w14:textId="2599A6ED" w:rsidR="003A7E92" w:rsidRDefault="003A7E92" w:rsidP="00865A9F">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4FE9F10E" w14:textId="3595342C" w:rsidR="003A7E92" w:rsidRDefault="003A7E92" w:rsidP="005E19DD">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:ind w:left="574" w:hanging="7"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A15D426" wp14:editId="2DE6F9A6">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>341066</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>79022</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="5463822" cy="1189885"/>
           <wp:effectExtent l="0" t="0" r="0" b="4445"/>
           <wp:wrapNone/>
           <wp:docPr id="11" name="Bild 1" descr="OAQ_titelblatt_neu.jpg"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -10870,71 +13299,71 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5563759" cy="1211649"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5FB37CE1" w14:textId="7294900E" w:rsidR="003A7E92" w:rsidRDefault="003A7E92">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2D9158A8" w14:textId="48675C67" w:rsidR="003A7E92" w:rsidRDefault="003A7E92">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4AC30216" w14:textId="151570C9" w:rsidR="003A7E92" w:rsidRDefault="003A7E92" w:rsidP="00865A9F">
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28934694" wp14:editId="350770F6">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-635</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1260000" cy="356400"/>
           <wp:effectExtent l="0" t="0" r="10160" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="5" name="Bild 6" descr="aaq_Logo_ohne.eps"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -10952,61 +13381,61 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1260000" cy="356400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3122E2B8" w14:textId="70AB94A6" w:rsidR="003A7E92" w:rsidRDefault="003A7E92">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0F4B5637" w14:textId="28FEFCE0" w:rsidR="003A7E92" w:rsidRDefault="003B70EB" w:rsidP="009603DF">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664388" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5937DD5D" wp14:editId="6570CD8F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-609600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-116547</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6572547" cy="9823525"/>
               <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
               <wp:wrapNone/>
               <wp:docPr id="14" name="Abgerundetes Rechteck 14"/>
               <wp:cNvGraphicFramePr/>
@@ -11393,91 +13822,91 @@
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shape w14:anchorId="7875C536" id="Abgerundetes Rechteck 14" o:spid="_x0000_s1026" style="position:absolute;margin-left:-48pt;margin-top:-9.2pt;width:517.5pt;height:773.5pt;z-index:251664388;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6572547,9823525" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCbN/FzPwkAAPlCAAAOAAAAZHJzL2Uyb0RvYy54bWzsnF1vpEYWhu9Xyn9AXEbKNNAUH9Z4Iu9E&#13;&#10;E600SUaZWSW5xDTtbi0NBLDbk1+fU1VAv22b4sy4vFe5sfmoU0/VqfPWB03x+vv7Q+ncFW23r6tL&#13;&#10;13/luU5R5fVmX91cuv/99O67xHW6Pqs2WVlXxaX7uejc799886/Xx+aiCOpdXW6K1qFMqu7i2Fy6&#13;&#10;u75vLlarLt8Vh6x7VTdFRTe3dXvIejptb1abNjtS7odyFXhetDrW7aZp67zoOrr6g77pvlH5b7dF&#13;&#10;3v+y3XZF75SXLpWtV39b9fda/l29eZ1d3LRZs9vnQzGyryjFIdtXBJ2y+iHrM+e23T/K6rDP27qr&#13;&#10;t/2rvD6s6u12nxeqDlQb33tQm4+7rClUXcg5XTO5qbOXbf7z3YfW2W+o7ULXqbIDtdHV9U3R3lab&#13;&#10;oi8659ci3/VF/j+H7pOzjk13QTYfmw/tcNbRoaz5/bY9yP9UJ+deOfjz5ODivndyuhiJOBBh7Do5&#13;&#10;3UuTYC0CIXNdnczz267/sahVVtnd+67XLbShI+XfzVDIvK6qbt8Xv1Orbg8lNdq3K8dzjk4konWa&#13;&#10;qmypOR4m/wOTx1QeETk7RxYlFGM0PLT53QfEYLPIQRtvGREAQsSyPOlyXdCIwVgDY/DSMgONuP6i&#13;&#10;SJqahA1Co9QTcZSGy24TQGK7DY2Gll8mRUDixgDasEGkjsl5jHjG5Gy3Uaf8JQxMzo0B1BmjGpic&#13;&#10;i0CJcZsEbRiSQYWx4wuNGAxUGFstaMT1FyqMDUIjdnyhwthuQyO2WlBi3BhAGzYIdcaIZ0zOdhvq&#13;&#10;jMHA5NwYQJ1pRJxGQTTMgx6OfDZHSyPHkiyNDEuyNDJsytIIsipLI8mmLI0gS7I0MizJ0siwJsto&#13;&#10;bkJqWZbznGfIkqbWsmNRE0w6mmfYk+U8w7Is50G2ZTlPsizLeZA9Wc4z7MlynmFNlqlaCL/w2pIk&#13;&#10;M895riyjaeSfZ9iT5TzDsiznQbZlOU+yLMt5kD1ZzjPsyXKeYUOWsbcWXhK8+CR2gWNFlgsMK7Jc&#13;&#10;YKAs2WsXlNhpybdAQiP2SgwlNi35FkBowwahxGSPucDA5Gy3ocQYDEz+1Uu+OPLW9BB2eLD64Hmq&#13;&#10;xbmlmfMctfjr0A8TObc0M6yoZYFhUS0LJHtqWQBZUcsCw4paFhhW1BJ5QZgkL68WM+cZahFCpLGn&#13;&#10;VmJmBqpFJJEvlp+KY/DDI0UzB43YHSUG/2l8oXWlqXXQiN3tY/RP48sCCG3YIJSAmpGbK4PJ2W5D&#13;&#10;CTAYmPyrxxcRhyJMX14xZo4dxZgZ9hRj5thUjJlkUTFmkB3FmBl2FGNmWFFMFCRpsn55xZg5z1AM&#13;&#10;Pe2TmpczMjMDFUPz6XXy9WOM0Wc2FWOukUXFmEF2FGNm2FGMmWFHMcKPk//Dz1aRkfMcxWgnKcUY&#13;&#10;GRYVY+RYVYyRZFMxRpAlxRgZlhRjZNhRDPXRHntWFk+vRcVzv0LNvBYVGTmomGB6OWKegdFPOUvR&#13;&#10;K8kYIWjEgWDo4yrGCEEjOR2P/el9pfnqYOjjKsZIQiO1uIgZjsPYh1WMEYQ2bBAKQK8wjAxMznYb&#13;&#10;CoDBwOSy7pxgfvRihDmOMTkXgbHPbRK04YQyhv4/elnpNzv/0Ys5mO3oZS1CwX7tNp3Gl/RLxxcj&#13;&#10;B/USTt3kPONMLyJd+xQrchFjhKDRSZTzEBwqcHwxQtBIdZTraXyZJ+FQgeOLkYRGqttPGY7DsQI6&#13;&#10;MyMIbdggHDAYbYPJ2W5DATAYmFzWnRPMOGBohBBhwH2VIPFHvQj/S/Vi5KBe6LUA/Sq8gYGhP6hE&#13;&#10;L2FMlUGjSS8GCIY+6sVYEzRSDS9GvRhIGPqoFyMJjWQYU/7LjsPYB70YQWjDBqEAGIGGydluQwEw&#13;&#10;GJic6s4K5sd6Wcci5a74k2kyTi8GzDxXm1u/GDmoFzE+vDIwMPRRL0YIGvkMCIY+6sUIQSPd8MEY&#13;&#10;xfMuw9BHvRhJaKTC2GPUCWMf9GIEoQ0bhAIY+n5ToGFytttQAAwGJld6mXqy+ZZ5pJdhqxXvV/5k&#13;&#10;7Y+Nr3dkPfF624xezBzUSzz+oDjs+nqKgaFPoSx86lvlXiu9b2ymMmjkx8sVwdAHvZghaKQaPkqX&#13;&#10;SRj6oBczCY1UGAcMx2Hsn/RiBqENG4QCYLQNJme7DQXAYGByqZeHwUzbC2/GDYTZbtxTmN9Xw6ZC&#13;&#10;OnIyuWHVU3s4m7qTOxhxhyFtVxxP/1DzL8qSrOSOxAVjEgAa+3IwYhtTYKOxesONbUwBi8bq5yW2&#13;&#10;McUgGqt5KtuY4gqNxy2ePIdRwKCxGvHZZIoENFYvOY3G+v/Q5C3tDJZ7gku1J7h3HdoT3LoO7Qm+&#13;&#10;1tOFJutlpMgWlofOEXav7k6bV+X9Q31XfKpVyv609VUH4tDcpyT57fU+/3fx12ODdRik/jDBaVRG&#13;&#10;dCUJdQDFw8pa39ACV3XVN2TdzjIuKwQMPaky8EenjEnODTVATtISQe9mkje/88N1NEyixruRCCLt&#13;&#10;69RLRKD3BpOnVLGHLlUZD5Ifo/6sjE+D9e5dCU7DxIuSYYk0ZB0Evi90cA491tBcijx0sZp8tr34&#13;&#10;nDVWXWcK3oQ8yaVjsnNjbQRtA0ajC2g0froCww35vDhSD+MXWk6nP4ulqVRl3RW6N5ERqrqVKWpV&#13;&#10;tqed1F1d7jfv9mUpo1Rtri/elq1zl5EEsjwvqj5QXV95e/ip3ujrtL3eG9aadJm20evLyXiZEFNO&#13;&#10;Cn4GKVXnWNUSqgspr6zk/nG9Y1wd9Z/LQhaprH4ttrQNnbpdXZApZyyjr8rY7bJNoS+L2bKoDGXO&#13;&#10;W+JPeQ8ZyI8LPKz/2DEP6aVpob4fMBnrwWGmYLqKk4Ui11U/GR/2Vd3q4p/Ty34i6/Sjk7RrpJeu&#13;&#10;681n2qTf1vrrBV2Tv9u3Xf8+6/oPWUs73ylI6BMM/S/0Z1vW1FNRh6SOXGdXt389dV2mp68I0F3X&#13;&#10;OdLnDy7d7s/brC1cp/xPRd8XSP0wpGx7dRLSNIJOWrxzjXeq28PbmkKJ+ioqnTqU6ftyPNy29eE3&#13;&#10;+lLDlaTSrazKiU2Dak+drj5529M53aJvPeTF1ZU6pm8kUES/rz42ucxcerWhmn+6/y1rG0ceXro9&#13;&#10;fVzg53r8VEJ2MX40gMLzlFZaVvXVbV9v9/KLAioOtV+Hk2PX0BFNFPS3IOQHHPBcpTp9seLN3wAA&#13;&#10;AP//AwBQSwMEFAAGAAgAAAAhAArMTtjjAAAAEQEAAA8AAABkcnMvZG93bnJldi54bWxMT81Og0AQ&#13;&#10;vpv4Dpsx8dYuVEWgLI3RWHvxYPUBFnYKWHaWsEuLPr3jSS+T+fnm+yk2s+3FCUffOVIQLyMQSLUz&#13;&#10;HTUKPt6fFykIHzQZ3TtCBV/oYVNeXhQ6N+5Mb3jah0YwCflcK2hDGHIpfd2i1X7pBiS+HdxodeBx&#13;&#10;bKQZ9ZnJbS9XUZRIqztihVYP+NhifdxPVsH2GGWfrw3F9fe0I3o5jJXd3it1fTU/rbk8rEEEnMPf&#13;&#10;B/xmYP9QsrHKTWS86BUssoQDBW7i9BYEI7KbjDcVQ+9WaQKyLOT/JOUPAAAA//8DAFBLAQItABQA&#13;&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#13;&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#13;&#10;UEsBAi0AFAAGAAgAAAAhAJs38XM/CQAA+UIAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#13;&#10;eG1sUEsBAi0AFAAGAAgAAAAhAArMTtjjAAAAEQEAAA8AAAAAAAAAAAAAAAAAmQsAAGRycy9kb3du&#13;&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACpDAAAAAA=&#13;&#10;" path="m,765831c,342916,342841,75,765756,75l6565110,17v16748,-14385,157,9085197,-1115,9057752c6563995,9480684,6221154,9823525,5798239,9823525r-5032483,c342841,9823525,,9480684,,9057769l,765831xe" fillcolor="#ebebec [661]" stroked="f" strokeweight="1pt">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="3FBFDD6E">
+            <v:shape id="Abgerundetes Rechteck 14" style="position:absolute;margin-left:-48pt;margin-top:-9.2pt;width:517.5pt;height:773.5pt;z-index:251664388;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6572547,9823525" o:spid="_x0000_s1026" fillcolor="#ebebec [661]" stroked="f" strokeweight="1pt" path="m,765831c,342916,342841,75,765756,75l6565110,17v16748,-14385,157,9085197,-1115,9057752c6563995,9480684,6221154,9823525,5798239,9823525r-5032483,c342841,9823525,,9480684,,9057769l,765831xe" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCbN/FzPwkAAPlCAAAOAAAAZHJzL2Uyb0RvYy54bWzsnF1vpEYWhu9Xyn9AXEbKNNAUH9Z4Iu9E&#13;&#10;E600SUaZWSW5xDTtbi0NBLDbk1+fU1VAv22b4sy4vFe5sfmoU0/VqfPWB03x+vv7Q+ncFW23r6tL&#13;&#10;13/luU5R5fVmX91cuv/99O67xHW6Pqs2WVlXxaX7uejc799886/Xx+aiCOpdXW6K1qFMqu7i2Fy6&#13;&#10;u75vLlarLt8Vh6x7VTdFRTe3dXvIejptb1abNjtS7odyFXhetDrW7aZp67zoOrr6g77pvlH5b7dF&#13;&#10;3v+y3XZF75SXLpWtV39b9fda/l29eZ1d3LRZs9vnQzGyryjFIdtXBJ2y+iHrM+e23T/K6rDP27qr&#13;&#10;t/2rvD6s6u12nxeqDlQb33tQm4+7rClUXcg5XTO5qbOXbf7z3YfW2W+o7ULXqbIDtdHV9U3R3lab&#13;&#10;oi8659ci3/VF/j+H7pOzjk13QTYfmw/tcNbRoaz5/bY9yP9UJ+deOfjz5ODivndyuhiJOBBh7Do5&#13;&#10;3UuTYC0CIXNdnczz267/sahVVtnd+67XLbShI+XfzVDIvK6qbt8Xv1Orbg8lNdq3K8dzjk4konWa&#13;&#10;qmypOR4m/wOTx1QeETk7RxYlFGM0PLT53QfEYLPIQRtvGREAQsSyPOlyXdCIwVgDY/DSMgONuP6i&#13;&#10;SJqahA1Co9QTcZSGy24TQGK7DY2Gll8mRUDixgDasEGkjsl5jHjG5Gy3Uaf8JQxMzo0B1BmjGpic&#13;&#10;i0CJcZsEbRiSQYWx4wuNGAxUGFstaMT1FyqMDUIjdnyhwthuQyO2WlBi3BhAGzYIdcaIZ0zOdhvq&#13;&#10;jMHA5NwYQJ1pRJxGQTTMgx6OfDZHSyPHkiyNDEuyNDJsytIIsipLI8mmLI0gS7I0MizJ0siwJsto&#13;&#10;bkJqWZbznGfIkqbWsmNRE0w6mmfYk+U8w7Is50G2ZTlPsizLeZA9Wc4z7MlynmFNlqlaCL/w2pIk&#13;&#10;M895riyjaeSfZ9iT5TzDsiznQbZlOU+yLMt5kD1ZzjPsyXKeYUOWsbcWXhK8+CR2gWNFlgsMK7Jc&#13;&#10;YKAs2WsXlNhpybdAQiP2SgwlNi35FkBowwahxGSPucDA5Gy3ocQYDEz+1Uu+OPLW9BB2eLD64Hmq&#13;&#10;xbmlmfMctfjr0A8TObc0M6yoZYFhUS0LJHtqWQBZUcsCw4paFhhW1BJ5QZgkL68WM+cZahFCpLGn&#13;&#10;VmJmBqpFJJEvlp+KY/DDI0UzB43YHSUG/2l8oXWlqXXQiN3tY/RP48sCCG3YIJSAmpGbK4PJ2W5D&#13;&#10;CTAYmPyrxxcRhyJMX14xZo4dxZgZ9hRj5thUjJlkUTFmkB3FmBl2FGNmWFFMFCRpsn55xZg5z1AM&#13;&#10;Pe2TmpczMjMDFUPz6XXy9WOM0Wc2FWOukUXFmEF2FGNm2FGMmWFHMcKPk//Dz1aRkfMcxWgnKcUY&#13;&#10;GRYVY+RYVYyRZFMxRpAlxRgZlhRjZNhRDPXRHntWFk+vRcVzv0LNvBYVGTmomGB6OWKegdFPOUvR&#13;&#10;K8kYIWjEgWDo4yrGCEEjOR2P/el9pfnqYOjjKsZIQiO1uIgZjsPYh1WMEYQ2bBAKQK8wjAxMznYb&#13;&#10;CoDBwOSy7pxgfvRihDmOMTkXgbHPbRK04YQyhv4/elnpNzv/0Ys5mO3oZS1CwX7tNp3Gl/RLxxcj&#13;&#10;B/USTt3kPONMLyJd+xQrchFjhKDRSZTzEBwqcHwxQtBIdZTraXyZJ+FQgeOLkYRGqttPGY7DsQI6&#13;&#10;MyMIbdggHDAYbYPJ2W5DATAYmFzWnRPMOGBohBBhwH2VIPFHvQj/S/Vi5KBe6LUA/Sq8gYGhP6hE&#13;&#10;L2FMlUGjSS8GCIY+6sVYEzRSDS9GvRhIGPqoFyMJjWQYU/7LjsPYB70YQWjDBqEAGIGGydluQwEw&#13;&#10;GJic6s4K5sd6Wcci5a74k2kyTi8GzDxXm1u/GDmoFzE+vDIwMPRRL0YIGvkMCIY+6sUIQSPd8MEY&#13;&#10;xfMuw9BHvRhJaKTC2GPUCWMf9GIEoQ0bhAIY+n5ToGFytttQAAwGJld6mXqy+ZZ5pJdhqxXvV/5k&#13;&#10;7Y+Nr3dkPfF624xezBzUSzz+oDjs+nqKgaFPoSx86lvlXiu9b2ymMmjkx8sVwdAHvZghaKQaPkqX&#13;&#10;SRj6oBczCY1UGAcMx2Hsn/RiBqENG4QCYLQNJme7DQXAYGByqZeHwUzbC2/GDYTZbtxTmN9Xw6ZC&#13;&#10;OnIyuWHVU3s4m7qTOxhxhyFtVxxP/1DzL8qSrOSOxAVjEgAa+3IwYhtTYKOxesONbUwBi8bq5yW2&#13;&#10;McUgGqt5KtuY4gqNxy2ePIdRwKCxGvHZZIoENFYvOY3G+v/Q5C3tDJZ7gku1J7h3HdoT3LoO7Qm+&#13;&#10;1tOFJutlpMgWlofOEXav7k6bV+X9Q31XfKpVyv609VUH4tDcpyT57fU+/3fx12ODdRik/jDBaVRG&#13;&#10;dCUJdQDFw8pa39ACV3XVN2TdzjIuKwQMPaky8EenjEnODTVATtISQe9mkje/88N1NEyixruRCCLt&#13;&#10;69RLRKD3BpOnVLGHLlUZD5Ifo/6sjE+D9e5dCU7DxIuSYYk0ZB0Evi90cA491tBcijx0sZp8tr34&#13;&#10;nDVWXWcK3oQ8yaVjsnNjbQRtA0ajC2g0froCww35vDhSD+MXWk6nP4ulqVRl3RW6N5ERqrqVKWpV&#13;&#10;tqed1F1d7jfv9mUpo1Rtri/elq1zl5EEsjwvqj5QXV95e/ip3ujrtL3eG9aadJm20evLyXiZEFNO&#13;&#10;Cn4GKVXnWNUSqgspr6zk/nG9Y1wd9Z/LQhaprH4ttrQNnbpdXZApZyyjr8rY7bJNoS+L2bKoDGXO&#13;&#10;W+JPeQ8ZyI8LPKz/2DEP6aVpob4fMBnrwWGmYLqKk4Ui11U/GR/2Vd3q4p/Ty34i6/Sjk7RrpJeu&#13;&#10;681n2qTf1vrrBV2Tv9u3Xf8+6/oPWUs73ylI6BMM/S/0Z1vW1FNRh6SOXGdXt389dV2mp68I0F3X&#13;&#10;OdLnDy7d7s/brC1cp/xPRd8XSP0wpGx7dRLSNIJOWrxzjXeq28PbmkKJ+ioqnTqU6ftyPNy29eE3&#13;&#10;+lLDlaTSrazKiU2Dak+drj5529M53aJvPeTF1ZU6pm8kUES/rz42ucxcerWhmn+6/y1rG0ceXro9&#13;&#10;fVzg53r8VEJ2MX40gMLzlFZaVvXVbV9v9/KLAioOtV+Hk2PX0BFNFPS3IOQHHPBcpTp9seLN3wAA&#13;&#10;AP//AwBQSwMEFAAGAAgAAAAhAArMTtjjAAAAEQEAAA8AAABkcnMvZG93bnJldi54bWxMT81Og0AQ&#13;&#10;vpv4Dpsx8dYuVEWgLI3RWHvxYPUBFnYKWHaWsEuLPr3jSS+T+fnm+yk2s+3FCUffOVIQLyMQSLUz&#13;&#10;HTUKPt6fFykIHzQZ3TtCBV/oYVNeXhQ6N+5Mb3jah0YwCflcK2hDGHIpfd2i1X7pBiS+HdxodeBx&#13;&#10;bKQZ9ZnJbS9XUZRIqztihVYP+NhifdxPVsH2GGWfrw3F9fe0I3o5jJXd3it1fTU/rbk8rEEEnMPf&#13;&#10;B/xmYP9QsrHKTWS86BUssoQDBW7i9BYEI7KbjDcVQ+9WaQKyLOT/JOUPAAAA//8DAFBLAQItABQA&#13;&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#13;&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#13;&#10;UEsBAi0AFAAGAAgAAAAhAJs38XM/CQAA+UIAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#13;&#10;eG1sUEsBAi0AFAAGAAgAAAAhAArMTtjjAAAAEQEAAA8AAAAAAAAAAAAAAAAAmQsAAGRycy9kb3du&#13;&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACpDAAAAAA=&#13;&#10;" w14:anchorId="7875C536">
               <v:stroke joinstyle="miter"/>
               <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,765831;765756,75;6565110,17;6563995,9057769;5798239,9823525;765756,9823525;0,9057769;0,765831" o:connectangles="0,0,0,0,0,0,0,0"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="49B25725" w14:textId="4050A3E0" w:rsidR="003A7E92" w:rsidRDefault="003A7E92">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="472DAC80" w14:textId="77777777" w:rsidR="009603DF" w:rsidRDefault="009603DF">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="3E3F9473" w14:textId="77777777" w:rsidR="009603DF" w:rsidRDefault="009603DF">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F75E606A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14211,411 +16640,430 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1909921176">
+  <w:num w:numId="1" w16cid:durableId="1307012073">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1390954372">
+  <w:num w:numId="2" w16cid:durableId="928923603">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1845239963">
+  <w:num w:numId="3" w16cid:durableId="1142580976">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="692192476">
+  <w:num w:numId="4" w16cid:durableId="1018854638">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="940993977">
+  <w:num w:numId="5" w16cid:durableId="1813523462">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="404570330">
+  <w:num w:numId="6" w16cid:durableId="69620001">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="690494924">
+  <w:num w:numId="7" w16cid:durableId="256057100">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1997415406">
+  <w:num w:numId="8" w16cid:durableId="1153251621">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="279263701">
+  <w:num w:numId="9" w16cid:durableId="617029554">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="162672583">
+  <w:num w:numId="10" w16cid:durableId="717246020">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="334304997">
+  <w:num w:numId="11" w16cid:durableId="1006640821">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1922644328">
+  <w:num w:numId="12" w16cid:durableId="469444809">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1594900101">
+  <w:num w:numId="13" w16cid:durableId="827744842">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="160892350">
+  <w:num w:numId="14" w16cid:durableId="253248576">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="696387615">
+  <w:num w:numId="15" w16cid:durableId="688724061">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="698897802">
+  <w:num w:numId="16" w16cid:durableId="1649436826">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="130483364">
+  <w:num w:numId="17" w16cid:durableId="663895807">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1055928421">
+  <w:num w:numId="18" w16cid:durableId="1262834110">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="545679777">
+  <w:num w:numId="19" w16cid:durableId="120735828">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1038894624">
+  <w:num w:numId="20" w16cid:durableId="1388996950">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="924798201">
+  <w:num w:numId="21" w16cid:durableId="743651604">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="1217811641">
+  <w:num w:numId="22" w16cid:durableId="798300158">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="251813737">
+  <w:num w:numId="23" w16cid:durableId="1122309289">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="1300499008">
+  <w:num w:numId="24" w16cid:durableId="706871935">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="859660892">
+  <w:num w:numId="25" w16cid:durableId="2118524091">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="1191214484">
+  <w:num w:numId="26" w16cid:durableId="1132746178">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="1683432490">
+  <w:num w:numId="27" w16cid:durableId="789007417">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="2067755758">
+  <w:num w:numId="28" w16cid:durableId="414479646">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="1803645084">
+  <w:num w:numId="29" w16cid:durableId="1986399128">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="648897444">
+  <w:num w:numId="30" w16cid:durableId="1275671466">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="1531410910">
+  <w:num w:numId="31" w16cid:durableId="1207989534">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="2075156971">
+  <w:num w:numId="32" w16cid:durableId="978144403">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="1432630463">
+  <w:num w:numId="33" w16cid:durableId="3288718">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="1822966003">
+  <w:num w:numId="34" w16cid:durableId="1646620429">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="1935284758">
+  <w:num w:numId="35" w16cid:durableId="1215312403">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="2075006255">
+  <w:num w:numId="36" w16cid:durableId="1447625442">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="1308896446">
+  <w:num w:numId="37" w16cid:durableId="1963726358">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="38" w16cid:durableId="1305627055">
+  <w:num w:numId="38" w16cid:durableId="1015764079">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="39" w16cid:durableId="1807116656">
+  <w:num w:numId="39" w16cid:durableId="2062710669">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="40" w16cid:durableId="1206865980">
+  <w:num w:numId="40" w16cid:durableId="1076394278">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="41" w16cid:durableId="525556776">
+  <w:num w:numId="41" w16cid:durableId="425926592">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="168"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="248"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E93400"/>
+    <w:rsid w:val="00001604"/>
     <w:rsid w:val="000027A5"/>
     <w:rsid w:val="00004673"/>
     <w:rsid w:val="00006378"/>
     <w:rsid w:val="00007328"/>
     <w:rsid w:val="00026A71"/>
     <w:rsid w:val="0003055F"/>
     <w:rsid w:val="00032314"/>
     <w:rsid w:val="0003273A"/>
     <w:rsid w:val="00032BF3"/>
     <w:rsid w:val="000358A2"/>
     <w:rsid w:val="00053C6E"/>
     <w:rsid w:val="0005549A"/>
     <w:rsid w:val="00055A9C"/>
     <w:rsid w:val="00060C4A"/>
     <w:rsid w:val="0006187A"/>
     <w:rsid w:val="00064F86"/>
     <w:rsid w:val="00067384"/>
     <w:rsid w:val="00067F2B"/>
     <w:rsid w:val="00072AEE"/>
     <w:rsid w:val="00074113"/>
     <w:rsid w:val="000818D0"/>
+    <w:rsid w:val="000903E3"/>
+    <w:rsid w:val="00091121"/>
+    <w:rsid w:val="00092AB9"/>
     <w:rsid w:val="0009665F"/>
     <w:rsid w:val="000A0E74"/>
     <w:rsid w:val="000A5F98"/>
     <w:rsid w:val="000A7903"/>
     <w:rsid w:val="000A7ACF"/>
     <w:rsid w:val="000B0B03"/>
     <w:rsid w:val="000B26F7"/>
     <w:rsid w:val="000B712C"/>
     <w:rsid w:val="000C7E93"/>
     <w:rsid w:val="000D5DB0"/>
     <w:rsid w:val="000D7E05"/>
     <w:rsid w:val="000E3C59"/>
     <w:rsid w:val="000E3D77"/>
     <w:rsid w:val="000F1C3C"/>
     <w:rsid w:val="000F3C6D"/>
     <w:rsid w:val="00103467"/>
     <w:rsid w:val="001036F9"/>
     <w:rsid w:val="00106F7B"/>
     <w:rsid w:val="00110382"/>
+    <w:rsid w:val="00110633"/>
     <w:rsid w:val="001140BC"/>
     <w:rsid w:val="00115CD8"/>
     <w:rsid w:val="00116699"/>
     <w:rsid w:val="00122B47"/>
     <w:rsid w:val="0012332C"/>
     <w:rsid w:val="00127BE3"/>
     <w:rsid w:val="00130174"/>
     <w:rsid w:val="00132510"/>
     <w:rsid w:val="0013444F"/>
     <w:rsid w:val="00136DCC"/>
     <w:rsid w:val="00137FDA"/>
     <w:rsid w:val="00142AB8"/>
     <w:rsid w:val="00146DB4"/>
     <w:rsid w:val="00151A8A"/>
     <w:rsid w:val="00153378"/>
     <w:rsid w:val="00154A2F"/>
     <w:rsid w:val="001565AD"/>
     <w:rsid w:val="0015738E"/>
+    <w:rsid w:val="00161472"/>
     <w:rsid w:val="00162D3F"/>
     <w:rsid w:val="00163DAC"/>
     <w:rsid w:val="00165579"/>
     <w:rsid w:val="001656F4"/>
     <w:rsid w:val="00167FAA"/>
     <w:rsid w:val="001709AC"/>
     <w:rsid w:val="00174FB8"/>
     <w:rsid w:val="0018085E"/>
     <w:rsid w:val="00184AC3"/>
     <w:rsid w:val="00185687"/>
     <w:rsid w:val="001929FB"/>
     <w:rsid w:val="001977A4"/>
     <w:rsid w:val="001A2431"/>
     <w:rsid w:val="001A42C6"/>
     <w:rsid w:val="001A4805"/>
     <w:rsid w:val="001A4C68"/>
     <w:rsid w:val="001A5964"/>
     <w:rsid w:val="001B0ED0"/>
     <w:rsid w:val="001B4A53"/>
     <w:rsid w:val="001B6BBA"/>
     <w:rsid w:val="001B7B83"/>
     <w:rsid w:val="001C371A"/>
     <w:rsid w:val="001C3E51"/>
     <w:rsid w:val="001C4419"/>
     <w:rsid w:val="001C5E9A"/>
     <w:rsid w:val="001D06DF"/>
     <w:rsid w:val="001D411F"/>
     <w:rsid w:val="001E1CF8"/>
     <w:rsid w:val="001E26AB"/>
     <w:rsid w:val="001E7C5A"/>
     <w:rsid w:val="001F7406"/>
     <w:rsid w:val="00202004"/>
     <w:rsid w:val="0020244C"/>
     <w:rsid w:val="0021095B"/>
+    <w:rsid w:val="0021196A"/>
     <w:rsid w:val="00221B07"/>
     <w:rsid w:val="002232B9"/>
     <w:rsid w:val="00225824"/>
     <w:rsid w:val="00230493"/>
     <w:rsid w:val="00234292"/>
+    <w:rsid w:val="00244801"/>
     <w:rsid w:val="00244B15"/>
     <w:rsid w:val="00245AEC"/>
     <w:rsid w:val="00250831"/>
     <w:rsid w:val="002518F3"/>
     <w:rsid w:val="00252713"/>
     <w:rsid w:val="002527CC"/>
     <w:rsid w:val="00253A5E"/>
     <w:rsid w:val="00253E3E"/>
     <w:rsid w:val="00256855"/>
     <w:rsid w:val="00257046"/>
     <w:rsid w:val="002611ED"/>
     <w:rsid w:val="00264337"/>
-    <w:rsid w:val="00273AFB"/>
     <w:rsid w:val="002755A4"/>
     <w:rsid w:val="00280288"/>
     <w:rsid w:val="002853C7"/>
     <w:rsid w:val="00297BB4"/>
     <w:rsid w:val="002A0AB9"/>
     <w:rsid w:val="002A18AF"/>
     <w:rsid w:val="002A252C"/>
     <w:rsid w:val="002A6351"/>
+    <w:rsid w:val="002A7F75"/>
     <w:rsid w:val="002B04CE"/>
     <w:rsid w:val="002B07A5"/>
     <w:rsid w:val="002B1134"/>
     <w:rsid w:val="002B1469"/>
     <w:rsid w:val="002B187F"/>
     <w:rsid w:val="002B5F1C"/>
+    <w:rsid w:val="002C06D1"/>
     <w:rsid w:val="002C1B6F"/>
     <w:rsid w:val="002C3941"/>
     <w:rsid w:val="002C7EF6"/>
     <w:rsid w:val="002D22CF"/>
     <w:rsid w:val="002D7680"/>
     <w:rsid w:val="002E2AF3"/>
     <w:rsid w:val="002F36F7"/>
     <w:rsid w:val="002F5879"/>
     <w:rsid w:val="002F658E"/>
+    <w:rsid w:val="00304B4C"/>
     <w:rsid w:val="003221D0"/>
     <w:rsid w:val="00326D0B"/>
+    <w:rsid w:val="00327D25"/>
     <w:rsid w:val="00332554"/>
     <w:rsid w:val="00340D51"/>
     <w:rsid w:val="00341469"/>
     <w:rsid w:val="00344798"/>
     <w:rsid w:val="00347DFA"/>
     <w:rsid w:val="003530A8"/>
     <w:rsid w:val="003549F3"/>
     <w:rsid w:val="003617C5"/>
     <w:rsid w:val="00361EB8"/>
     <w:rsid w:val="00365456"/>
     <w:rsid w:val="00387BCA"/>
+    <w:rsid w:val="00387ECF"/>
     <w:rsid w:val="00391E39"/>
     <w:rsid w:val="00393969"/>
     <w:rsid w:val="00393B71"/>
     <w:rsid w:val="00395BE3"/>
     <w:rsid w:val="00396F58"/>
     <w:rsid w:val="003A0DAE"/>
     <w:rsid w:val="003A7E92"/>
     <w:rsid w:val="003B0622"/>
     <w:rsid w:val="003B1597"/>
     <w:rsid w:val="003B1F76"/>
     <w:rsid w:val="003B2E84"/>
     <w:rsid w:val="003B578F"/>
     <w:rsid w:val="003B70EB"/>
     <w:rsid w:val="003C3FD6"/>
     <w:rsid w:val="003D09F3"/>
     <w:rsid w:val="003D40A3"/>
     <w:rsid w:val="003D43F4"/>
+    <w:rsid w:val="003D6FB5"/>
     <w:rsid w:val="003E45A1"/>
     <w:rsid w:val="003F0DF0"/>
     <w:rsid w:val="00400C6E"/>
     <w:rsid w:val="00401DFE"/>
     <w:rsid w:val="00403722"/>
     <w:rsid w:val="00404126"/>
     <w:rsid w:val="00405704"/>
     <w:rsid w:val="0040689D"/>
     <w:rsid w:val="00410781"/>
     <w:rsid w:val="00420C49"/>
     <w:rsid w:val="00421F4D"/>
     <w:rsid w:val="00422034"/>
     <w:rsid w:val="0043013D"/>
     <w:rsid w:val="00430EFA"/>
     <w:rsid w:val="0043159F"/>
     <w:rsid w:val="0043176B"/>
     <w:rsid w:val="0043429F"/>
     <w:rsid w:val="00442074"/>
     <w:rsid w:val="0044226F"/>
     <w:rsid w:val="00446F54"/>
     <w:rsid w:val="00451F42"/>
     <w:rsid w:val="00454387"/>
     <w:rsid w:val="004679EE"/>
     <w:rsid w:val="0047200C"/>
     <w:rsid w:val="00475D9D"/>
     <w:rsid w:val="00477975"/>
+    <w:rsid w:val="00483099"/>
     <w:rsid w:val="004853C0"/>
+    <w:rsid w:val="00487540"/>
     <w:rsid w:val="00487DFD"/>
     <w:rsid w:val="00491133"/>
     <w:rsid w:val="004921F4"/>
+    <w:rsid w:val="00492A81"/>
     <w:rsid w:val="00494340"/>
     <w:rsid w:val="004A016B"/>
+    <w:rsid w:val="004A16F0"/>
     <w:rsid w:val="004A2DA3"/>
     <w:rsid w:val="004A4535"/>
     <w:rsid w:val="004A5D00"/>
+    <w:rsid w:val="004B2537"/>
     <w:rsid w:val="004B489F"/>
     <w:rsid w:val="004B4972"/>
     <w:rsid w:val="004B54DB"/>
     <w:rsid w:val="004B60CC"/>
     <w:rsid w:val="004B6CA2"/>
     <w:rsid w:val="004C1CA2"/>
     <w:rsid w:val="004C61FF"/>
     <w:rsid w:val="004D39EE"/>
     <w:rsid w:val="004D40BE"/>
     <w:rsid w:val="004D4DD9"/>
     <w:rsid w:val="004D608A"/>
     <w:rsid w:val="004D750F"/>
     <w:rsid w:val="004E160F"/>
     <w:rsid w:val="004E244C"/>
     <w:rsid w:val="004E3F45"/>
     <w:rsid w:val="004E3F9F"/>
     <w:rsid w:val="004E5650"/>
     <w:rsid w:val="004F12CF"/>
     <w:rsid w:val="004F2AA4"/>
     <w:rsid w:val="004F5E59"/>
     <w:rsid w:val="005031B6"/>
     <w:rsid w:val="005064F6"/>
     <w:rsid w:val="005070FD"/>
     <w:rsid w:val="00527C87"/>
     <w:rsid w:val="0053134B"/>
@@ -14624,554 +17072,596 @@
     <w:rsid w:val="005341B6"/>
     <w:rsid w:val="005342B7"/>
     <w:rsid w:val="00537E03"/>
     <w:rsid w:val="0055167F"/>
     <w:rsid w:val="0055239C"/>
     <w:rsid w:val="00555D17"/>
     <w:rsid w:val="0056494B"/>
     <w:rsid w:val="005717DA"/>
     <w:rsid w:val="005739BF"/>
     <w:rsid w:val="0057496F"/>
     <w:rsid w:val="005769C2"/>
     <w:rsid w:val="00586550"/>
     <w:rsid w:val="00590FB5"/>
     <w:rsid w:val="0059153F"/>
     <w:rsid w:val="005925E0"/>
     <w:rsid w:val="00593C01"/>
     <w:rsid w:val="00594F01"/>
     <w:rsid w:val="00596293"/>
     <w:rsid w:val="005A11C2"/>
     <w:rsid w:val="005A7DC3"/>
     <w:rsid w:val="005B0EA5"/>
     <w:rsid w:val="005B3318"/>
     <w:rsid w:val="005B3B84"/>
     <w:rsid w:val="005B45AB"/>
     <w:rsid w:val="005B4BF8"/>
+    <w:rsid w:val="005C1AF5"/>
     <w:rsid w:val="005C3199"/>
     <w:rsid w:val="005C413E"/>
     <w:rsid w:val="005C7496"/>
     <w:rsid w:val="005C78CE"/>
     <w:rsid w:val="005C7ED1"/>
     <w:rsid w:val="005D165A"/>
     <w:rsid w:val="005D2258"/>
     <w:rsid w:val="005E19DD"/>
     <w:rsid w:val="005E2ACE"/>
     <w:rsid w:val="005E6030"/>
     <w:rsid w:val="005E633E"/>
     <w:rsid w:val="005E6C72"/>
     <w:rsid w:val="005F0650"/>
     <w:rsid w:val="005F3772"/>
     <w:rsid w:val="005F56F0"/>
+    <w:rsid w:val="006004FD"/>
     <w:rsid w:val="00607737"/>
     <w:rsid w:val="0061564A"/>
     <w:rsid w:val="00616E02"/>
     <w:rsid w:val="00617868"/>
     <w:rsid w:val="00622C7A"/>
     <w:rsid w:val="00622C94"/>
     <w:rsid w:val="00630601"/>
+    <w:rsid w:val="00631E20"/>
     <w:rsid w:val="00634E2E"/>
+    <w:rsid w:val="006374CC"/>
     <w:rsid w:val="00637694"/>
     <w:rsid w:val="00640809"/>
     <w:rsid w:val="00647201"/>
     <w:rsid w:val="006507F6"/>
     <w:rsid w:val="006511DB"/>
     <w:rsid w:val="0065154D"/>
     <w:rsid w:val="0065510E"/>
     <w:rsid w:val="00655802"/>
     <w:rsid w:val="00657168"/>
     <w:rsid w:val="0066463D"/>
+    <w:rsid w:val="00673763"/>
     <w:rsid w:val="0067723E"/>
     <w:rsid w:val="00677364"/>
     <w:rsid w:val="0068052B"/>
     <w:rsid w:val="00682061"/>
     <w:rsid w:val="006824FC"/>
     <w:rsid w:val="006825E3"/>
     <w:rsid w:val="00682EAB"/>
     <w:rsid w:val="00687087"/>
     <w:rsid w:val="00693FDA"/>
     <w:rsid w:val="00695C17"/>
     <w:rsid w:val="006A0787"/>
     <w:rsid w:val="006A3500"/>
     <w:rsid w:val="006B11AF"/>
     <w:rsid w:val="006B4F8B"/>
     <w:rsid w:val="006C282C"/>
     <w:rsid w:val="006D10BE"/>
     <w:rsid w:val="006D5D00"/>
     <w:rsid w:val="006E0B59"/>
     <w:rsid w:val="006E1C8E"/>
     <w:rsid w:val="006E7909"/>
     <w:rsid w:val="006F0B08"/>
     <w:rsid w:val="006F3FA9"/>
     <w:rsid w:val="00700720"/>
     <w:rsid w:val="007052CC"/>
     <w:rsid w:val="00720C1B"/>
     <w:rsid w:val="00724746"/>
     <w:rsid w:val="007259F4"/>
     <w:rsid w:val="007266E6"/>
     <w:rsid w:val="00731C91"/>
     <w:rsid w:val="00743496"/>
     <w:rsid w:val="007442D0"/>
     <w:rsid w:val="00746212"/>
     <w:rsid w:val="007469F8"/>
     <w:rsid w:val="00753BA5"/>
     <w:rsid w:val="00756638"/>
     <w:rsid w:val="00757368"/>
+    <w:rsid w:val="007659E5"/>
+    <w:rsid w:val="00773A5E"/>
     <w:rsid w:val="00774DD9"/>
     <w:rsid w:val="00776530"/>
     <w:rsid w:val="00776E9B"/>
     <w:rsid w:val="00780830"/>
     <w:rsid w:val="00783900"/>
     <w:rsid w:val="00783F32"/>
     <w:rsid w:val="007846F3"/>
     <w:rsid w:val="00791C54"/>
     <w:rsid w:val="00794C4A"/>
     <w:rsid w:val="00794D46"/>
+    <w:rsid w:val="00794E27"/>
+    <w:rsid w:val="0079547A"/>
     <w:rsid w:val="007A38A6"/>
     <w:rsid w:val="007B0D1C"/>
     <w:rsid w:val="007B18CC"/>
     <w:rsid w:val="007B2E4D"/>
+    <w:rsid w:val="007B500B"/>
     <w:rsid w:val="007C2BC7"/>
     <w:rsid w:val="007C350C"/>
     <w:rsid w:val="007C3D02"/>
     <w:rsid w:val="007C4E80"/>
     <w:rsid w:val="007D15BF"/>
     <w:rsid w:val="007E341D"/>
     <w:rsid w:val="007E5905"/>
     <w:rsid w:val="007E7BA9"/>
     <w:rsid w:val="007F1B99"/>
     <w:rsid w:val="0080112B"/>
+    <w:rsid w:val="00802BAC"/>
     <w:rsid w:val="00802C57"/>
     <w:rsid w:val="0080742A"/>
     <w:rsid w:val="00810969"/>
     <w:rsid w:val="00817E2B"/>
     <w:rsid w:val="0082061D"/>
     <w:rsid w:val="00820832"/>
     <w:rsid w:val="00821C2A"/>
     <w:rsid w:val="00821D61"/>
     <w:rsid w:val="00822CF1"/>
     <w:rsid w:val="00826EB6"/>
     <w:rsid w:val="00826FC8"/>
     <w:rsid w:val="00830806"/>
     <w:rsid w:val="008354B5"/>
     <w:rsid w:val="00835886"/>
     <w:rsid w:val="008401AC"/>
     <w:rsid w:val="00842113"/>
     <w:rsid w:val="0085091B"/>
     <w:rsid w:val="008512EB"/>
     <w:rsid w:val="00856783"/>
     <w:rsid w:val="008603E6"/>
     <w:rsid w:val="0086497C"/>
     <w:rsid w:val="00865A9F"/>
     <w:rsid w:val="00867ABE"/>
     <w:rsid w:val="00877F94"/>
     <w:rsid w:val="00880A48"/>
     <w:rsid w:val="008828C2"/>
     <w:rsid w:val="0088322E"/>
     <w:rsid w:val="008862E1"/>
     <w:rsid w:val="008A0202"/>
     <w:rsid w:val="008A1395"/>
     <w:rsid w:val="008A1AA9"/>
     <w:rsid w:val="008A3FC7"/>
     <w:rsid w:val="008A7BD5"/>
     <w:rsid w:val="008B00C4"/>
     <w:rsid w:val="008B0E55"/>
     <w:rsid w:val="008B4725"/>
     <w:rsid w:val="008B5D17"/>
     <w:rsid w:val="008B65BE"/>
     <w:rsid w:val="008B6C34"/>
     <w:rsid w:val="008C378B"/>
     <w:rsid w:val="008E0211"/>
     <w:rsid w:val="008E524B"/>
     <w:rsid w:val="008E6122"/>
+    <w:rsid w:val="008E79CC"/>
     <w:rsid w:val="008F0008"/>
     <w:rsid w:val="008F1382"/>
     <w:rsid w:val="008F2214"/>
     <w:rsid w:val="008F5A71"/>
     <w:rsid w:val="008F66B3"/>
+    <w:rsid w:val="008F7FB5"/>
     <w:rsid w:val="00900208"/>
     <w:rsid w:val="00900D86"/>
     <w:rsid w:val="0090177A"/>
     <w:rsid w:val="00906D2E"/>
     <w:rsid w:val="00911D77"/>
     <w:rsid w:val="00912D58"/>
     <w:rsid w:val="00913B87"/>
     <w:rsid w:val="00914DFB"/>
     <w:rsid w:val="00922D6B"/>
     <w:rsid w:val="00926E96"/>
     <w:rsid w:val="00927F5E"/>
     <w:rsid w:val="009317D1"/>
     <w:rsid w:val="009438C3"/>
     <w:rsid w:val="0094479F"/>
     <w:rsid w:val="0094502A"/>
     <w:rsid w:val="0095358B"/>
     <w:rsid w:val="00953B72"/>
     <w:rsid w:val="009603DF"/>
     <w:rsid w:val="00962C95"/>
     <w:rsid w:val="0096733E"/>
     <w:rsid w:val="009806D2"/>
     <w:rsid w:val="00981D79"/>
     <w:rsid w:val="009836B9"/>
     <w:rsid w:val="00984CC2"/>
     <w:rsid w:val="00990B58"/>
     <w:rsid w:val="00991D16"/>
-    <w:rsid w:val="00993FD8"/>
+    <w:rsid w:val="009923B0"/>
     <w:rsid w:val="00996A28"/>
+    <w:rsid w:val="00997306"/>
     <w:rsid w:val="009A52D3"/>
     <w:rsid w:val="009A5E1A"/>
     <w:rsid w:val="009A7E60"/>
     <w:rsid w:val="009B36A0"/>
+    <w:rsid w:val="009B6F08"/>
     <w:rsid w:val="009C1C96"/>
     <w:rsid w:val="009C6EE4"/>
+    <w:rsid w:val="009C7DA1"/>
     <w:rsid w:val="009D4368"/>
     <w:rsid w:val="009D56D3"/>
     <w:rsid w:val="009D72EC"/>
     <w:rsid w:val="009E2597"/>
     <w:rsid w:val="009E49D7"/>
     <w:rsid w:val="009E759B"/>
     <w:rsid w:val="009F1E50"/>
     <w:rsid w:val="009F647B"/>
     <w:rsid w:val="00A00551"/>
     <w:rsid w:val="00A13331"/>
     <w:rsid w:val="00A16BF5"/>
     <w:rsid w:val="00A17C14"/>
     <w:rsid w:val="00A207F1"/>
     <w:rsid w:val="00A22473"/>
     <w:rsid w:val="00A30060"/>
     <w:rsid w:val="00A30426"/>
     <w:rsid w:val="00A3127E"/>
     <w:rsid w:val="00A36F64"/>
+    <w:rsid w:val="00A372B6"/>
     <w:rsid w:val="00A42239"/>
     <w:rsid w:val="00A42D55"/>
     <w:rsid w:val="00A50165"/>
     <w:rsid w:val="00A551A3"/>
     <w:rsid w:val="00A55D77"/>
     <w:rsid w:val="00A6088F"/>
+    <w:rsid w:val="00A64A7C"/>
     <w:rsid w:val="00A661AE"/>
     <w:rsid w:val="00A66D28"/>
     <w:rsid w:val="00A67DDC"/>
+    <w:rsid w:val="00A70137"/>
     <w:rsid w:val="00A7228E"/>
     <w:rsid w:val="00A7662B"/>
     <w:rsid w:val="00A76B13"/>
     <w:rsid w:val="00A7719D"/>
     <w:rsid w:val="00A77801"/>
     <w:rsid w:val="00A800E4"/>
     <w:rsid w:val="00A80441"/>
     <w:rsid w:val="00A83977"/>
+    <w:rsid w:val="00A84D4E"/>
+    <w:rsid w:val="00A8573C"/>
     <w:rsid w:val="00A909F5"/>
     <w:rsid w:val="00A93B0E"/>
+    <w:rsid w:val="00A95A82"/>
     <w:rsid w:val="00A95DAF"/>
     <w:rsid w:val="00A963A5"/>
     <w:rsid w:val="00AA3F10"/>
     <w:rsid w:val="00AA4F12"/>
     <w:rsid w:val="00AB46E5"/>
     <w:rsid w:val="00AC1491"/>
+    <w:rsid w:val="00AC5CC8"/>
     <w:rsid w:val="00AD23B2"/>
     <w:rsid w:val="00AD5A8A"/>
     <w:rsid w:val="00AF1C9A"/>
+    <w:rsid w:val="00AF3D2D"/>
     <w:rsid w:val="00B04597"/>
     <w:rsid w:val="00B04D08"/>
     <w:rsid w:val="00B07435"/>
     <w:rsid w:val="00B07D88"/>
     <w:rsid w:val="00B11813"/>
     <w:rsid w:val="00B12682"/>
     <w:rsid w:val="00B136F7"/>
     <w:rsid w:val="00B22D59"/>
     <w:rsid w:val="00B247EC"/>
     <w:rsid w:val="00B26F21"/>
     <w:rsid w:val="00B40FCD"/>
     <w:rsid w:val="00B42539"/>
     <w:rsid w:val="00B472AE"/>
     <w:rsid w:val="00B47981"/>
     <w:rsid w:val="00B5050D"/>
     <w:rsid w:val="00B53666"/>
     <w:rsid w:val="00B536DD"/>
     <w:rsid w:val="00B610B9"/>
     <w:rsid w:val="00B61EE9"/>
     <w:rsid w:val="00B62F3A"/>
     <w:rsid w:val="00B743AD"/>
     <w:rsid w:val="00B82DD7"/>
     <w:rsid w:val="00B92690"/>
     <w:rsid w:val="00B95926"/>
     <w:rsid w:val="00BA18B4"/>
     <w:rsid w:val="00BA2B8D"/>
     <w:rsid w:val="00BA4F73"/>
     <w:rsid w:val="00BB395D"/>
     <w:rsid w:val="00BB3E3A"/>
     <w:rsid w:val="00BB5BD3"/>
     <w:rsid w:val="00BC125D"/>
     <w:rsid w:val="00BC2A49"/>
+    <w:rsid w:val="00BD3C8F"/>
     <w:rsid w:val="00BD5122"/>
     <w:rsid w:val="00BE0D9D"/>
     <w:rsid w:val="00BE578F"/>
     <w:rsid w:val="00BE6BB4"/>
     <w:rsid w:val="00BE6F4F"/>
     <w:rsid w:val="00BF286F"/>
+    <w:rsid w:val="00BF450E"/>
     <w:rsid w:val="00C01EB0"/>
     <w:rsid w:val="00C04121"/>
     <w:rsid w:val="00C0595C"/>
     <w:rsid w:val="00C075D5"/>
     <w:rsid w:val="00C10B2E"/>
     <w:rsid w:val="00C10FDC"/>
     <w:rsid w:val="00C113A9"/>
     <w:rsid w:val="00C127A1"/>
     <w:rsid w:val="00C211E2"/>
     <w:rsid w:val="00C21493"/>
     <w:rsid w:val="00C22774"/>
     <w:rsid w:val="00C2287E"/>
     <w:rsid w:val="00C237CD"/>
     <w:rsid w:val="00C23FC2"/>
     <w:rsid w:val="00C32F11"/>
+    <w:rsid w:val="00C416EB"/>
     <w:rsid w:val="00C443BB"/>
     <w:rsid w:val="00C52EAA"/>
     <w:rsid w:val="00C55C1A"/>
     <w:rsid w:val="00C55D02"/>
     <w:rsid w:val="00C55EC0"/>
     <w:rsid w:val="00C56B3B"/>
     <w:rsid w:val="00C62C06"/>
     <w:rsid w:val="00C6316D"/>
     <w:rsid w:val="00C6456B"/>
     <w:rsid w:val="00C64FC7"/>
     <w:rsid w:val="00C67E7F"/>
+    <w:rsid w:val="00C8141A"/>
     <w:rsid w:val="00C819C4"/>
     <w:rsid w:val="00C82B0C"/>
     <w:rsid w:val="00C86DD6"/>
+    <w:rsid w:val="00C90E5F"/>
     <w:rsid w:val="00C91DAC"/>
     <w:rsid w:val="00C929E4"/>
+    <w:rsid w:val="00C96080"/>
     <w:rsid w:val="00CA044F"/>
     <w:rsid w:val="00CA3786"/>
     <w:rsid w:val="00CA4323"/>
     <w:rsid w:val="00CB3786"/>
     <w:rsid w:val="00CB394A"/>
     <w:rsid w:val="00CB49AB"/>
     <w:rsid w:val="00CB4C63"/>
     <w:rsid w:val="00CB564B"/>
     <w:rsid w:val="00CB663E"/>
     <w:rsid w:val="00CC12B9"/>
     <w:rsid w:val="00CC2CB2"/>
     <w:rsid w:val="00CC4D39"/>
     <w:rsid w:val="00CD1814"/>
     <w:rsid w:val="00CD2827"/>
     <w:rsid w:val="00CD37EC"/>
     <w:rsid w:val="00CE3AC5"/>
     <w:rsid w:val="00CE55B7"/>
     <w:rsid w:val="00CF0697"/>
     <w:rsid w:val="00D013C2"/>
     <w:rsid w:val="00D01D36"/>
     <w:rsid w:val="00D06424"/>
     <w:rsid w:val="00D06A13"/>
     <w:rsid w:val="00D11FA8"/>
     <w:rsid w:val="00D16662"/>
     <w:rsid w:val="00D20277"/>
     <w:rsid w:val="00D20847"/>
     <w:rsid w:val="00D242FA"/>
     <w:rsid w:val="00D24703"/>
     <w:rsid w:val="00D302A0"/>
+    <w:rsid w:val="00D34CA1"/>
     <w:rsid w:val="00D3548C"/>
     <w:rsid w:val="00D35817"/>
     <w:rsid w:val="00D36A69"/>
     <w:rsid w:val="00D430BC"/>
     <w:rsid w:val="00D438BD"/>
+    <w:rsid w:val="00D44F2D"/>
     <w:rsid w:val="00D527A2"/>
+    <w:rsid w:val="00D5459B"/>
     <w:rsid w:val="00D62370"/>
     <w:rsid w:val="00D647E9"/>
     <w:rsid w:val="00D650C6"/>
     <w:rsid w:val="00D718DF"/>
     <w:rsid w:val="00D856AE"/>
     <w:rsid w:val="00D85F80"/>
     <w:rsid w:val="00D95560"/>
     <w:rsid w:val="00DA0BCC"/>
     <w:rsid w:val="00DA2FD1"/>
     <w:rsid w:val="00DA468E"/>
     <w:rsid w:val="00DA5779"/>
     <w:rsid w:val="00DA61D3"/>
     <w:rsid w:val="00DA62D5"/>
     <w:rsid w:val="00DB396A"/>
     <w:rsid w:val="00DB5FFC"/>
     <w:rsid w:val="00DB7F1E"/>
     <w:rsid w:val="00DC23AF"/>
     <w:rsid w:val="00DC67F0"/>
     <w:rsid w:val="00DD1537"/>
     <w:rsid w:val="00DD5892"/>
+    <w:rsid w:val="00DD763B"/>
     <w:rsid w:val="00DE06A5"/>
     <w:rsid w:val="00DE67AB"/>
     <w:rsid w:val="00DE7DAA"/>
     <w:rsid w:val="00DF25B5"/>
     <w:rsid w:val="00DF3709"/>
     <w:rsid w:val="00DF54EF"/>
     <w:rsid w:val="00DF7E7E"/>
     <w:rsid w:val="00E04507"/>
     <w:rsid w:val="00E11B65"/>
     <w:rsid w:val="00E125C8"/>
     <w:rsid w:val="00E14FB5"/>
     <w:rsid w:val="00E157C4"/>
     <w:rsid w:val="00E17AB1"/>
     <w:rsid w:val="00E17E00"/>
     <w:rsid w:val="00E261D8"/>
     <w:rsid w:val="00E32E01"/>
     <w:rsid w:val="00E3321F"/>
     <w:rsid w:val="00E35854"/>
     <w:rsid w:val="00E401FE"/>
     <w:rsid w:val="00E55D62"/>
     <w:rsid w:val="00E56EA2"/>
     <w:rsid w:val="00E57040"/>
     <w:rsid w:val="00E6319B"/>
     <w:rsid w:val="00E6350B"/>
+    <w:rsid w:val="00E63617"/>
     <w:rsid w:val="00E66F82"/>
     <w:rsid w:val="00E67E0B"/>
     <w:rsid w:val="00E7089F"/>
     <w:rsid w:val="00E71DF9"/>
     <w:rsid w:val="00E759E5"/>
     <w:rsid w:val="00E76780"/>
     <w:rsid w:val="00E93400"/>
     <w:rsid w:val="00EA63F1"/>
     <w:rsid w:val="00EB0879"/>
     <w:rsid w:val="00EB3630"/>
     <w:rsid w:val="00EC032B"/>
+    <w:rsid w:val="00EC3EAF"/>
     <w:rsid w:val="00EC629B"/>
     <w:rsid w:val="00ED144D"/>
     <w:rsid w:val="00ED1B90"/>
     <w:rsid w:val="00ED43A5"/>
     <w:rsid w:val="00ED7E47"/>
     <w:rsid w:val="00ED7F33"/>
     <w:rsid w:val="00EE18C1"/>
     <w:rsid w:val="00EF1E5F"/>
     <w:rsid w:val="00EF2BD5"/>
     <w:rsid w:val="00EF3AE8"/>
     <w:rsid w:val="00EF6111"/>
     <w:rsid w:val="00EF6AB3"/>
     <w:rsid w:val="00EF6FA9"/>
     <w:rsid w:val="00F003B9"/>
     <w:rsid w:val="00F0216E"/>
     <w:rsid w:val="00F027AF"/>
     <w:rsid w:val="00F03350"/>
     <w:rsid w:val="00F03FF4"/>
     <w:rsid w:val="00F04B94"/>
     <w:rsid w:val="00F163CA"/>
+    <w:rsid w:val="00F21485"/>
     <w:rsid w:val="00F21C4B"/>
     <w:rsid w:val="00F22D23"/>
     <w:rsid w:val="00F276DF"/>
     <w:rsid w:val="00F313B8"/>
     <w:rsid w:val="00F316B6"/>
     <w:rsid w:val="00F324D4"/>
     <w:rsid w:val="00F33EBB"/>
     <w:rsid w:val="00F41F13"/>
     <w:rsid w:val="00F43853"/>
     <w:rsid w:val="00F45394"/>
+    <w:rsid w:val="00F53E77"/>
     <w:rsid w:val="00F54258"/>
     <w:rsid w:val="00F56B9B"/>
     <w:rsid w:val="00F61795"/>
     <w:rsid w:val="00F6411E"/>
+    <w:rsid w:val="00F64C63"/>
     <w:rsid w:val="00F64FD6"/>
     <w:rsid w:val="00F65082"/>
     <w:rsid w:val="00F651C5"/>
     <w:rsid w:val="00F6658B"/>
+    <w:rsid w:val="00F667BF"/>
     <w:rsid w:val="00F73E85"/>
     <w:rsid w:val="00F77C87"/>
     <w:rsid w:val="00F80ECF"/>
     <w:rsid w:val="00F90D97"/>
     <w:rsid w:val="00FA30AA"/>
     <w:rsid w:val="00FB6EDE"/>
     <w:rsid w:val="00FC368F"/>
     <w:rsid w:val="00FC36AF"/>
     <w:rsid w:val="00FD0AE5"/>
+    <w:rsid w:val="00FD3270"/>
     <w:rsid w:val="00FD3471"/>
     <w:rsid w:val="00FD3969"/>
     <w:rsid w:val="00FF05A0"/>
     <w:rsid w:val="00FF70F4"/>
     <w:rsid w:val="01C13164"/>
     <w:rsid w:val="02B727D6"/>
     <w:rsid w:val="02E12790"/>
     <w:rsid w:val="04F8D226"/>
     <w:rsid w:val="0AD777F6"/>
     <w:rsid w:val="15C7BDB4"/>
     <w:rsid w:val="1807B185"/>
     <w:rsid w:val="1A17EC8A"/>
     <w:rsid w:val="1A7E5AEE"/>
     <w:rsid w:val="1AA8950C"/>
     <w:rsid w:val="1F2E5632"/>
     <w:rsid w:val="2460E5D7"/>
     <w:rsid w:val="25BA25E9"/>
     <w:rsid w:val="2CC9C54B"/>
     <w:rsid w:val="2DEC0572"/>
     <w:rsid w:val="2DF48F52"/>
     <w:rsid w:val="2F044C7C"/>
     <w:rsid w:val="306C562D"/>
     <w:rsid w:val="313920EC"/>
     <w:rsid w:val="3241D474"/>
     <w:rsid w:val="38773541"/>
     <w:rsid w:val="3B505DA3"/>
     <w:rsid w:val="3C4778BD"/>
     <w:rsid w:val="4089FCAF"/>
     <w:rsid w:val="47376D6B"/>
+    <w:rsid w:val="476A720F"/>
     <w:rsid w:val="4EF74B5F"/>
     <w:rsid w:val="5783CEAA"/>
     <w:rsid w:val="5D75288B"/>
     <w:rsid w:val="5F17CE01"/>
     <w:rsid w:val="60897100"/>
     <w:rsid w:val="63EC5138"/>
     <w:rsid w:val="6484BCC8"/>
     <w:rsid w:val="65662187"/>
     <w:rsid w:val="68CF808B"/>
     <w:rsid w:val="7339580E"/>
     <w:rsid w:val="75509612"/>
     <w:rsid w:val="758ABBC9"/>
     <w:rsid w:val="76030B06"/>
     <w:rsid w:val="76AAEF2C"/>
     <w:rsid w:val="7DD8808D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="07647579"/>
   <w14:defaultImageDpi w14:val="32767"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D458FD10-D2CF-4DC1-ABBE-97C13100EF49}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -15245,98 +17735,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -16887,71 +19380,82 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SprechblasentextZchn">
     <w:name w:val="Sprechblasentext Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Sprechblasentext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005F56F0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="de-CH"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="HS-Standard-Feld">
     <w:name w:val="HS-Standard-Feld"/>
     <w:basedOn w:val="aaqQS-Standard"/>
     <w:qFormat/>
-    <w:rsid w:val="00794D46"/>
+    <w:rsid w:val="007B500B"/>
     <w:pPr>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
       <w:shd w:val="clear" w:color="auto" w:fill="DBF2FF"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="288"/>
+        <w:tab w:val="clear" w:pos="576"/>
+        <w:tab w:val="clear" w:pos="864"/>
+        <w:tab w:val="left" w:pos="851"/>
+      </w:tabs>
       <w:spacing w:before="0"/>
     </w:pPr>
     <w:rPr>
       <w:i w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="GG-Standard-Feld">
     <w:name w:val="GG-Standard-Feld"/>
     <w:qFormat/>
-    <w:rsid w:val="00F03FF4"/>
+    <w:rsid w:val="007B500B"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="2" w:space="8" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="2" w:space="8" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="2" w:space="8" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="2" w:space="8" w:color="FFFFFF" w:themeColor="background1"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="FBE0C7"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="851"/>
+      </w:tabs>
       <w:spacing w:after="150" w:line="288" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="berschrift2-Blau">
     <w:name w:val="Überschrift 2 - Blau"/>
     <w:qFormat/>
     <w:rsid w:val="005B4BF8"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="18" w:space="1" w:color="009DD9" w:themeColor="accent6"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="150"/>
       <w:ind w:left="369" w:hanging="369"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="28"/>
@@ -16995,61 +19499,88 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="aaqRegieListenabsatz">
     <w:name w:val="aaq_Regie_Listenabsatz"/>
     <w:basedOn w:val="Listenabsatz"/>
     <w:qFormat/>
     <w:rsid w:val="005B4BF8"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="40"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="berschrift2-Orange">
     <w:name w:val="Überschrift 2 - Orange"/>
     <w:basedOn w:val="berschrift2-Blau"/>
     <w:qFormat/>
     <w:rsid w:val="009806D2"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="18" w:space="1" w:color="FFAB18"/>
       </w:pBdr>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="StandardWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00092AB9"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="de-DE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BesuchterLink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00092AB9"/>
+    <w:rPr>
+      <w:color w:val="80C342" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shk.ch/images/dokumentation/mitteilungen/HSR20220224_4.05-3d_Qualifikationen_von_Hochschuldozierenden_259-21.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://akkreditierungsrat.ch/entscheide/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shk.ch/images/dokumentation/mitteilungen/HSR20220224_4.05-3d_Qualifikationen_von_Hochschuldozierenden_259-21.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/header5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:////Users/bg/Library/Group%2520Containers/UBF8T346G9.Office/User%2520Content.localized/Templates.localized/AAQ%2520Basisvorlage%2520Bericht.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-Design">
   <a:themeElements>
     <a:clrScheme name="AAQ Farben">
       <a:dk1>
         <a:srgbClr val="5B6770"/>
       </a:dk1>
@@ -17302,69 +19833,60 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101007E424E6B2B2D20478E8CE82465AD1B48" ma:contentTypeVersion="2" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="488aa597b61ec1b7a6d330cb700d5a72">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="521ec762-2fa8-499b-bcfa-ba3dd77da012" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9b22a32395c8c62033c29bc0f9666eaa" ns2:_="">
     <xsd:import namespace="521ec762-2fa8-499b-bcfa-ba3dd77da012"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="521ec762-2fa8-499b-bcfa-ba3dd77da012" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -17452,123 +19974,132 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4026F947-D794-0F44-AF80-03F76E9B4CDB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{821C6A1C-563F-4C3A-8352-469249E73BA3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8D76628-358A-456F-9A59-5AB03E589FD0}">
-[...6 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FBBAC243-F86A-444C-9EA3-24142C450BF6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="521ec762-2fa8-499b-bcfa-ba3dd77da012"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8D76628-358A-456F-9A59-5AB03E589FD0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>AAQ%20Basisvorlage%20Bericht.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>27</Pages>
-[...1 lines deleted...]
-  <Characters>39224</Characters>
+  <Pages>29</Pages>
+  <Words>6922</Words>
+  <Characters>43613</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>326</Lines>
-  <Paragraphs>90</Paragraphs>
+  <Lines>363</Lines>
+  <Paragraphs>100</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>AAQ</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>45359</CharactersWithSpaces>
+  <CharactersWithSpaces>50435</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101007E424E6B2B2D20478E8CE82465AD1B48</vt:lpwstr>
   </property>